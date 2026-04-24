--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -99,51 +99,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -665,429 +665,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of oiling-out in antisolvent crystallization. I. Extrapolation of ternary phase diagram from solubility to instability</w:t>
+                <w:t xml:space="preserve">Thermodynamics of Oiling-Out in Antisolvent Crystallization. II. Diffusion toward Spinodal Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Bi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+                <w:t xml:space="preserve">Valérie Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soo Young Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.224-237. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (8), pp.3501-3516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373603v1</w:t>
+                <w:t xml:space="preserve">hal-04632149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruyue Que</w:t>
+                <w:t xml:space="preserve">Thermodynamics of oiling-out in antisolvent crystallization. I. Extrapolation of ternary phase diagram from solubility to instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kyriacos Kalli</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo Young Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.3284. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.224-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466522v1</w:t>
+                <w:t xml:space="preserve">hal-04373603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Oiling-Out in Antisolvent Crystallization. II. Diffusion toward Spinodal Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+                <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruyue Que</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Génot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soo Young Park</w:t>
+                <w:t xml:space="preserve">Olivier Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriacos Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (8), pp.3501-3516. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.3284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632149v1</w:t>
+                <w:t xml:space="preserve">hal-05466522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
               </w:r>
@@ -1112,9500 +1112,9634 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriacos Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (11), pp.941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning TADF solids reveals their excitons’ mobility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coating gold nanorods with silica prevents the generation of reactive oxygen species under laser light irradiation for safe biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+                <w:t xml:space="preserve">Sarra Mitiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Elie</w:t>
+                <w:t xml:space="preserve">Syrine Gueffrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+                <w:t xml:space="preserve">Sylvie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 432, pp.114038. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.589-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1TB02207E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676778v1</w:t>
+                <w:t xml:space="preserve">cea-03510551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of gold nanoparticle capping agents on 1O2 detection by singlet oxygen sensor green</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burning TADF solids reveals their excitons’ mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Mitiche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marguet</w:t>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Palpant</w:t>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 410, pp.113170. </w:t>
+              <w:t xml:space="preserve">, 2022, 432, pp.114038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2021.113170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154664v1</w:t>
+                <w:t xml:space="preserve">hal-03676778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the true MOF-5 luminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of gold nanoparticle capping agents on 1O2 detection by singlet oxygen sensor green</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mitiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Villemot</w:t>
+                <w:t xml:space="preserve">Bruno Palpant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hamel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra02509g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 410, pp.113170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2021.113170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011266v1</w:t>
+                <w:t xml:space="preserve">hal-03154664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the secondary fluorophore in ternary plastic scintillators aiming at discriminating fast neutrons from gamma-rays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the true MOF-5 luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Villemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Montbarbon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.04.059⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (31), pp.18418-18422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra02509g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325687v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the bridging group in bis-pyridyl ligands: enhancing both the photo- and electroluminescent features of cationic (IPr)Cu I complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Elie</w:t>
+                <w:t xml:space="preserve">The role of the secondary fluorophore in ternary plastic scintillators aiming at discriminating fast neutrons from gamma-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Montbarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D. Weber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+                <w:t xml:space="preserve">Dominique Tromson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201703270⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 213, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633172v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Variation of Carbazole Derivatives for Plastic Scintillation Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Role of the bridging group in bis-pyridyl ligands: enhancing both the photo- and electroluminescent features of cationic (IPr)Cu I complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (10), pp.451 - 458. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (64), pp.16328-16337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.201700055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633175v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large irradiation doses can improve the fast neutron/gamma discriminating capability of plastic scintillators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Variation of Carbazole Derivatives for Plastic Scintillation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Montbarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Montbarbon</w:t>
+                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Amiot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Frangville</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP04034B⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (10), pp.451 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201700055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633272v1</w:t>
+                <w:t xml:space="preserve">hal-01633175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ kinetics study of the formation of organic nanoparticles by fluorescence lifetime imaging microscopy (FLIM) along a microfluidic device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large irradiation doses can improve the fast neutron/gamma discriminating capability of plastic scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Montbarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tromson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Liao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Frangville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-016-1721-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (41), pp.28105 - 28115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP04034B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390270v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing NHC–copper(I) dipyridylamine complexes for blue light-emitting electrochemical cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael D. Weber</w:t>
+                <w:t xml:space="preserve">In situ kinetics study of the formation of organic nanoparticles by fluorescence lifetime imaging microscopy (FLIM) along a microfluidic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Marion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert B. Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (23), pp.14678 - 14691. </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b04647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-016-1721-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390281v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -(2-Ethylhexyl)carbazole: A New Fluorophore Highly Suitable as a Monomolecular Liquid Scintillator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Designing NHC–copper(I) dipyridylamine complexes for blue light-emitting electrochemical cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Magnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Coulon</w:t>
+                <w:t xml:space="preserve">Ronan Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201601749⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (23), pp.14678 - 14691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b04647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390268v1</w:t>
+                <w:t xml:space="preserve">hal-01390281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and growth during a fluorogenic precipitation in a micro-flow mapped by fluorescence lifetime microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Turbin</w:t>
+                <w:t xml:space="preserve">N -(2-Ethylhexyl)carbazole: A New Fluorophore Highly Suitable as a Monomolecular Liquid Scintillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Montbarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nj03400k⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (34), pp.12074-12080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390265v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Amplification of Photoswitching by a Few Photons in Fluorescent Photochromic Organic Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleation and growth during a fluorogenic precipitation in a micro-flow mapped by fluorescence lifetime microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Long Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Prokazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Su</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ryuju Suzuki</w:t>
+                <w:t xml:space="preserve">Evgeny Turbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201510600⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (5), pp.4601 - 4605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03400k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01390283v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrochemical behavior of multimetallic assemblies based on [Ru(bpy)3]2+-terpyridine building block: [Ru(II)–M–Ru(II)]n+ in solution and [Ru(II)–M]n+ dyad anchored on ITO (M=Co(III), Fe(II))</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Pansu</w:t>
+                <w:t xml:space="preserve">Giant Amplification of Photoswitching by a Few Photons in Fluorescent Photochromic Organic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyoshi Fukaminato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Placial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsunenobu Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuju Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.05.035⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (11), pp.3662 - 3666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201510600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390276v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-Assisted Production of Reactive Oxygen Species by Single Gold Nanorods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoelectrochemical behavior of multimetallic assemblies based on [Ru(bpy)3]2+-terpyridine building block: [Ru(II)–M–Ru(II)]n+ in solution and [Ru(II)–M]n+ dyad anchored on ITO (M=Co(III), Fe(II))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée P Labouret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (35), pp.4475-4479. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201500509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01220293v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain properties of dye-doped polymer thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmon-Assisted Production of Reactive Oxygen Species by Single Gold Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée P Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palpant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.214202⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (35), pp.4475-4479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201500509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263306v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New highly electrodeficient cationic fluorescent tetrazines: a step toward the strongest purely organic photooxidants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gain properties of dye-doped polymer thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gozhyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabbani Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Djellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Jullien-Macchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+                <w:t xml:space="preserve">S. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nj00192c⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.214202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081838v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron/gamma pulse shape discrimination in plastic scintillators: Preparation and characterization of various compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Dehé-Pittance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licinio Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 750, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2014.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Sensing of Explosives by Using Fluorescent Nonporous Films of Oligophenyleneethynylene Derivatives Thanks to Optimal Structure Orientation and Exciton Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Van der lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (46), in press. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201402271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-emitting hybrid sol–gel materials comprising lanthanide ions: thin film behaviour and potential use as phosphors for solid-state lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoguang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Zucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (12), pp.5793-5800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4NJ01110D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternated bimetallic [Ru–M] (M = Fe2+, Zn2+) coordination polymers based on [Ru(bpy)3]2+units connected to bis-terpyridine ligands: synthesis, electrochemistry and photophysics in solution or in thin film on electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New highly electrodeficient cationic fluorescent tetrazines: a step toward the strongest purely organic photooxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Jullien-Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lombard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4tc01497a⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (8), pp.3401-3407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nj00192c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081836v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle Organization through Photoinduced Bulk Mass Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternated bimetallic [Ru–M] (M = Fe2+, Zn2+) coordination polymers based on [Ru(bpy)3]2+units connected to bis-terpyridine ligands: synthesis, electrochemistry and photophysics in solution or in thin film on electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amilan Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen E. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen E. Snell</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francois Lagugne-Labarthet</w:t>
+                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la404988d⟩</w:t>
+              <w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (46), pp.9824-9835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4tc01497a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989021v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodamine B nanocrystals: elaborations, characterizations and functionalizations for biosensing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticle Organization through Photoinduced Bulk Mass Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen E. Snell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stephant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">Francois Lagugne-Labarthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-014-3431-4⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (10), pp.2926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la404988d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025566v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spiral designed surface based on amino-perylene grafted polyacrylic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhodamine B nanocrystals: elaborations, characterizations and functionalizations for biosensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cattoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Celia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Gaucher</w:t>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC04207G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (1), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-014-3431-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054385v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic evaluation of neutron/gamma discrimination in plastic scintillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licinio Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hamel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (4), pp.1995 - 2005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2014.2327292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01827782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, morphological behaviour, and photo-and electroluminescence of highly blue-emitting fluorene-carbazole copolymers with alkyl side-chains of different lengths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spiral designed surface based on amino-perylene grafted polyacrylic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Celia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Amigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Taffin de Givenchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Sergent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geffroy</w:t>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TC00060E⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.12034-12036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC04207G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830386v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold and Silver Nanoparticles Functionalized by Luminescent Iridium Complexes: Synthesis and Photophysical and Electrofluorochromic Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, characterization, morphological behaviour, and photo-and electroluminescence of highly blue-emitting fluorene-carbazole copolymers with alkyl side-chains of different lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Zucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Miomandre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+                <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp312625x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (19), pp.3207-3216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TC00060E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906526v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent Labelling of a Bis-Urea based Supramolecular Polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold and Silver Nanoparticles Functionalized by Luminescent Iridium Complexes: Synthesis and Photophysical and Electrofluorochromic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ribagnac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+                <w:t xml:space="preserve">Stefka Stancheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp307829x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (24), pp.12806-12814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp312625x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906520v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the spectroscopic properties and aggregation process of a new emitting boron dipyrromethene (BODIPY)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dvorko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.Y. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (10), pp.5373-5385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp3097555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Properties of Solid-State Organic Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent Labelling of a Bis-Urea based Supramolecular Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ribagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Gozhyk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (6), pp.1958-1966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp307829x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751884v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization Properties of Solid-State Organic Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Iryna Gozhyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dvorko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.3817-3817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906515v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, structure and fluorescence spectroscopy of iodophenyl-BODIPY crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+                <w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Badré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lemaistre</w:t>
+                <w:t xml:space="preserve">Sorin Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2012.08.001⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87, pp.809-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906498v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofluorochromism of a ruthenium complex investigated by time resolved TIRF microscopy coupled to an electrochemical cell</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration, structure and fluorescence spectroscopy of iodophenyl-BODIPY crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Badré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lemaistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.03.030⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (1), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2012.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751877v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Copper, Silver, and Gold Cyanides, (MxM '(1-x))CN: Tailoring Chain Structures To Influence Physical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrofluorochromism of a ruthenium complex investigated by time resolved TIRF microscopy coupled to an electrochemical cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M. Chippindale</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Mayer Cedric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja307087d⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.83-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751892v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching dynamics in CdSe nanoparticles: surface-induced defects upon dilution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed Copper, Silver, and Gold Cyanides, (MxM '(1-x))CN: Tailoring Chain Structures To Influence Physical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M. Chippindale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Hibble,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Bilbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Marelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Hartmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carine Julien-Rabant</w:t>
+                <w:t xml:space="preserve">Alex C. Hannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn303150j⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (39), pp.16387-16400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja307087d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751942v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+                <w:t xml:space="preserve">Quenching dynamics in CdSe nanoparticles: surface-induced defects upon dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Welker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julien-Rabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.9033-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303150j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645022v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the possible use of a tetra (hydroxyphenyl) porphyrin as a fluorescence probe for the supramolecular detection of phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Kasselouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Prognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 131 (12), pp.2528-2537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvatochromic dissociation of non-covalent fluorescent organic nanoparticles upon cell internalization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp20877b⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739217v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent molecular nanocrystals anchored in sol-gel thin films: a label-free signalization function for biosensing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">Meso-tetraphenyl porphyrin derivatives: The effect of structural modifications on binding to DMPC liposomes and albumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasselouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bacia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+                <w:t xml:space="preserve">C. You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ibanez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rosilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217, pp.10-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648206v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-tetraphenyl porphyrin derivatives: The effect of structural modifications on binding to DMPC liposomes and albumin</w:t>
+                <w:t xml:space="preserve">Solvatochromic dissociation of non-covalent fluorescent organic nanoparticles upon cell internalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ibrahim</w:t>
+                <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kasselouri</w:t>
+                <w:t xml:space="preserve">Gaelle Prevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. You</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Rosilio</w:t>
+                <w:t xml:space="preserve">Patrick Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (29), pp.13268-13276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20877b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555085v1</w:t>
+                <w:t xml:space="preserve">hal-00739217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Driven Directed Motion of Azobenzene-Coated Polymer Nanoparticles in an Aqueous Medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent molecular nanocrystals anchored in sol-gel thin films: a label-free signalization function for biosensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bacia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Abid</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (11), pp.2416-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1NJ20353C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645954v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Monitoring of the Fluorescence Emission of Tetrazine and Bodipy Dyes Using Total Internal Reflection Fluorescence Microscopy Coupled to Electrochemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lépicier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am100980u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-tetraphenyl porphyrin derivatives : the effect of structural modifications on binding to DMPC liposomes and albumin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Athena Kasselouri</w:t>
+                <w:t xml:space="preserve">Light-Driven Directed Motion of Azobenzene-Coated Polymer Nanoparticles in an Aqueous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frigoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changjiang You</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maillard</w:t>
+                <w:t xml:space="preserve">Jeremie Szeftel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (13), pp.7967-7971</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00533577v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing dye-nanochannel antenna hybrid materials for light harvesting, transport and trapping.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Dolamic</w:t>
+                <w:t xml:space="preserve">Meso-tetraphenyl porphyrin derivatives : the effect of structural modifications on binding to DMPC liposomes and albumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Kasselouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201000947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217 (1), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2010.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576856v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis of thickness in flowing soap films. I: effects of polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing dye-nanochannel antenna hybrid materials for light harvesting, transport and trapping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gion Calzaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruri Hidema</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+                <w:t xml:space="preserve">Igor Dolamic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-010-0850-z⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.580-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201000947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00558075v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of organic nanoparticles in a 3D flow focusing microreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calli Croushore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 161, pp.234-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2010.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective chemical sensors based on ﬂuorescent organic nanocrystals conﬁned in sol-gel coatings of controlled porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132, pp.531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable emissive thin films through ICT photodisruption of nitro-substituted triarylamines.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Image analysis of thickness in flowing soap films. I: effects of polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruri Hidema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenji Yatabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c001122c⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (3), pp.725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-010-0850-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533580v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent nanocrystals grown in sol-gel thin films for generic stable and sensitive sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Tunable emissive thin films through ICT photodisruption of nitro-substituted triarylamines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jacquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Ibanez</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Ishow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57 (3), pp.258-262. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (24), pp.4360-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-010-2176-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c001122c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984504v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How gold inclusions increase the rate of fluorescein energy homotransfer in silica beads</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Fluorescent nanocrystals grown in sol-gel thin films for generic stable and sensitive sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.03.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.258-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-010-2176-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558074v1</w:t>
+                <w:t xml:space="preserve">hal-00984504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Gold Particles Suppress Concentration Quenching of Fluorophores Encapsulated in Silica Beads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">How gold inclusions increase the rate of fluorescein energy homotransfer in silica beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Montana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp9044572⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 490 (1-3), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529667v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of Highly Oriented Fibers of Semiconducting Polymers with a Shish-Kebab-Like Superstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Brinkmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julien-Rabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (17), pp.2759-2766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of Highly Oriented Fibers of Semiconducting Polymers with a Shish-Kebab-Like Superstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Brinkmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (17), pp.2759-2766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.200900966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brilliant molecular nanocrystals emerging from sol-gel thin films: towards a new generation of fluorescent biochips.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
+                <w:t xml:space="preserve">How Gold Particles Suppress Concentration Quenching of Fluorophores Encapsulated in Silica Beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Usson</w:t>
+                <w:t xml:space="preserve">Maurizio Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/31/315301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (41), pp.17669-17677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9044572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00404061v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Hindered BODIPY Derivatives: Solution and Amorphous State Fluorescence Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Julien</w:t>
+                <w:t xml:space="preserve">Brilliant molecular nanocrystals emerging from sol-gel thin films: towards a new generation of fluorescent biochips.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp9019602⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (31), pp.315301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/31/315301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429956v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning-less wide-field single-photon counting device for fluorescence intensity, lifetime and time-resolved anisotropy imaging microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Hindered BODIPY Derivatives: Solution and Amorphous State Fluorescence Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Truc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Badré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alexis Spitz</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2007.01873.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (27), pp.11844-11855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9019602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369555v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence microscopy coupled to electrochemistry: a powerful tool for the controlled electrochemical switch of fluorescent molecules.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+                <w:t xml:space="preserve">Scanning-less wide-field single-photon counting device for fluorescence intensity, lifetime and time-resolved anisotropy imaging microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexis Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Meallet-Renault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Minako Takano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16, pp.1913-5. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 229, pp.104-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b718899d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2007.01873.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00343875v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation process of shear-induced onion structure made of quaternary system SDS/octanol/water/NaCl</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Fluorescence microscopy coupled to electrochemistry: a powerful tool for the controlled electrochemical switch of fluorescent molecules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.1913-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b718899d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283934v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, and theoretical studies of a thermochromic organic crystal with reversibly variable second harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation process of shear-induced onion structure made of quaternary system SDS/octanol/water/NaCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenji Yatabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasufumi Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sliwa</w:t>
+                <w:t xml:space="preserve">Masatoshi Tachibana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+                <w:t xml:space="preserve">Chihiro Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 456 (1-3), pp.31-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00351539v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cellular actin dynamics by measurement of fluorescence anisotropy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baratti-Elbaz</w:t>
+                <w:t xml:space="preserve">Structural, optical, and theoretical studies of a thermochromic organic crystal with reversibly variable second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Malfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2007.04.001⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.4062-4068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm800093a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162079v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence lifetime imaging microscopy for in situ observation of the nanocrystallization of rubrene in a micro fluidic set up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zenji Yatabe</w:t>
+                <w:t xml:space="preserve">Assessment of cellular actin dynamics by measurement of fluorescence anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexis Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei V. Maksimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Baumlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefèvre</w:t>
+                <w:t xml:space="preserve">Catherine Baratti-Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 367, pp.95-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2007.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189042v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence patterning through photoinduced migration of squaraine-functionalized azo derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence lifetime imaging microscopy for in situ observation of the nanocrystallization of rubrene in a micro fluidic set up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Desportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenji Yatabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Hong Liu</w:t>
+                <w:t xml:space="preserve">Sébastien Baumlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keitaro Nakatani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tauc</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.212-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169021v1</w:t>
+                <w:t xml:space="preserve">hal-00189042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization and wavelength dependent nonlinear optical properties of a photo-switchable organic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Fluorescence patterning through photoinduced migration of squaraine-functionalized azo derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keitaro Nakatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.02.001⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (3), pp.433-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200601695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169061v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon fluorescent holographic rewritable micropatterning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Polarization and wavelength dependent nonlinear optical properties of a photo-switchable organic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keitaro Nakatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Asahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 437 (4-6), pp.212-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195529v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent nanoparticles as selective Cu(II) sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Two-photon fluorescent holographic rewritable micropatterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Ishow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keitaro Nakatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Amigoni-Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (29), pp.8970-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020418v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of DNA on the Growth and Optical Properties of Luminescent Organic Microcrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent nanoparticles as selective Cu(II) sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Bîrla</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+                <w:t xml:space="preserve">Sonia Amigoni-Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la0532510⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.300-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b513215k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00090430v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical and spectroscopic characterization of organic compound uptake in silica core-shell nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksa V. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ishaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (21), pp.8684-8689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la061086y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypyridyl ruthenium complexes as coating agent for the formation of gold and silver nanocomposites in different media. Preliminary luminescence and electrochemical studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+                <w:t xml:space="preserve">Effects of DNA on the Growth and Optical Properties of Luminescent Organic Microcrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Bîrla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Badré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.6256-6265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0532510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112739v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence of molecular micro- and nanocrystals prepared with Bodipy derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Badré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yu. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 183, pp.238-246. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2006.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2006.07.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Collection, Transport, and Trapping by Supramolecular Organization of Dyes in Hexagonal Zeolite Nano Crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polypyridyl ruthenium complexes as coating agent for the formation of gold and silver nanocomposites in different media. Preliminary luminescence and electrochemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Minkowski</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eddy Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.1628-1637</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00189050v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Energy Collection, Transport, and Trapping by Supramolecular Organization of Dyes in Hexagonal Zeolite Nano Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Minkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minako Takano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gion Calzaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, pp.273-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200500284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photophysics of Calcium Green 1 in vitro and in live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Schoutteten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1, pp.2463-2469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10615,2488 +10749,2488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recording the birth of a AIE crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Luminescence – ICL’2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Goldner,Philippe, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Photochemical Laser-induced nucleation of glycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Bošnjaković-Pavlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Novakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale C Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Ikni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SKD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bajina Bašta, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron/gamma discrimination enhancement: plastic scintillators high dose irradiation and recovery time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Montbarbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tromson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Frangville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.01011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201817001011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Photochemical Laser-Induced Nucleation (NPLIN)WORKSHOP Spectroscopy tools for halide perovksites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale C Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR HPéro, Chimie Paris-Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the temperature dependence of the quenching by a few defects of TADF materials. Triplet versus Singlet FRET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Observation of the Nucleation of an Aggregation Induced Emission (AIE) Molecule in a Microfluidic System by Fluorescence Lifetime Video (FLIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prokazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Turbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP 2017 - 28th International Conference on Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Strasbourg, Jul 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Photochemistry (ICP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04938719v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Nucleation of an Aggregation Induced Emission (AIE) Molecule in a Microfluidic System by Fluorescence Lifetime Video (FLIM)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Turbin</w:t>
+                <w:t xml:space="preserve">On the temperature dependence of the quenching by a few defects of TADF materials. Triplet versus Singlet FRET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Photochemistry (ICP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICP 2017 - 28th International Conference on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Strasbourg, Jul 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298906v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04938719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Photochemical Laser-Induced Nucleation: past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Ikni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serbian Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vrsac, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Photochemical Laser-Induced Nucleation. Use fluorescence to probe the aggregation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
+                <w:t xml:space="preserve">New insight in the Non Photochemical Laser-Induced Nucleation mechanism. An experimental and theoretical combined approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Ikni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth International Krutyn Summer School - "Aggregation-Induced Emission (AIE): Phenomenon, Principle and Application"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Krutyn, Poland</w:t>
+              <w:t xml:space="preserve">CRISTECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298868v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the Non Photochemical Laser-Induced Nucleation mechanism. An experimental and theoretical combined approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Photochemical Laser-Induced Nucleation. Use fluorescence to probe the aggregation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Autrans, France</w:t>
+              <w:t xml:space="preserve">XIXth International Krutyn Summer School - "Aggregation-Induced Emission (AIE): Phenomenon, Principle and Application"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Krutyn, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305626v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism Control of DBDCS in a Microfluidic System and Characterization by its Fluorescent Lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Technologiques Cristech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’explosifs nitroaromatiques par des films fluorescents non-poreux de dérivés d’oligophenyleneethynylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and understanding of n/γ discrimination processes in organic plastic scintillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Intrinsic evaluation of n/γ discrimination in organic plastic scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licinio Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pansu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Defense, Security, and Sensing,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 3rd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.06727919, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6727919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2011330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01823913v1</w:t>
+                <w:t xml:space="preserve">cea-01822340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic evaluation of n/γ discrimination in organic plastic scintillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Study and understanding of n/γ discrimination processes in organic plastic scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licinio Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pansu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 3rd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6727919⟩</w:t>
+              <w:t xml:space="preserve">SPIE Defense, Security, and Sensing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Baltimore, United States. pp.87101F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2011330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01822340v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01823913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence photoswitching : mutual influence between photochromism and fluorescence in bulk and nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Badré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Conference on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochrome-driven amplified fluorescence switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Badré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSPS-CNRS Seminar New Horizons of photochromism –From Design of Molecules to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined nucleation and growth of organic nanocrystals in sol-gel matrices for biophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th conference on composite nano Engineering (ICCE-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state fluorescence of new Bodipy derivatives: development of molecular nanosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Badré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence on Photochemistry 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence des cristaux moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Badré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanohybride IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo dégradation et photo toxicité des sondes fluorescentes en cellules vivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MiFoBio2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity and fluorescence lifetime imaging of organic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tanako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Inernational Conference on Methods and Applications of Fluorescence (MAF9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Libonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13106,141 +13240,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of size and light power on the fluorescence yield of rubrene nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.Thanh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masuhara, Hiroshi;Kawata,Satoshi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics: Integrating Photochemistry, Optics, and Nano/Bio Materials Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.89-102, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13250,130 +13384,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent Organic Nanocrystals for Producing Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2008/145875. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13383,134 +13517,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation via liquid-liquid phase séparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Cachan, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01390497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13520,131 +13654,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercontinuum laser in microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01390520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId464"/>
+      <w:footerReference w:type="default" r:id="rId467"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13791,51 +13925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009776v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B Pansu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mim-2024-0030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Patarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ritoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mim-2024-0020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyue Que" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;rique Audibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530902v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Efimov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.103978" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Young Park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00916" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110941" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#233;not" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00231" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mitiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2021.113170" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villemot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H. V. Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra02509g" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Montbarbon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grabowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Woo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.04.059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Weber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703270" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700055" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frangville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04034B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Pansu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1721-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Magnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601749" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTC3HWM1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Prokazov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Turbin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03400k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Su" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyoshi Fukaminato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunenobu Onodera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuju Suzuki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201510600" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMW4NK7D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Le Quang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouvenot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.05.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e P Labouret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201500509" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/316825BC9FBEBBB856703A743585F6DAF3F86F6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabbani Haghighi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djellali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214202" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jullien-Macchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00192c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Deh&#233;-Pittance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinio Rocha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.02.053" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van&#8197;der&#8197;lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402271" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57HZTJT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Huang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Zucchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01110D" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lombard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amilan Jose" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen E. Castillo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01497a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989021v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen E. Snell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Audibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lagugne-Labarthet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404988d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3431-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054385v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04207G" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01827782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gobert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2327292" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00830386v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sergent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Zucchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC00060E" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906526v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Stancheva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312625x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307829x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Schmidt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3097555" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751884v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906498v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemaistre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2012.08.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PWVDBZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751877v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mayer Cedric" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.03.030" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Chippindale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Hibble," TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Bilbe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Hannon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307087d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751942v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hartmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Welker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien-Rabant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303150j" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648199v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ibrahim" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Kasselouri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prognon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.06.016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q2GF0ZS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Prevel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20877b" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648206v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20353C" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ibrahim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasselouri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. You" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosilio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645954v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576859v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;picier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galangau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100980u" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533577v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang You" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.09.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51ZRWT1V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576856v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gion Calzaferri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dolamic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000947" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558075v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruri Hidema" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenji Yatabe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hashimoto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0850-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27GKH5ZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529678v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calli Croushore" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefevre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.04.029" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRTWT5JH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657228v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz-Menez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DNPK3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacquart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001122c" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R4ZLXDDW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984504v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2176-y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLCWTGDX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558074v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Montana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.03.027" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB3VDCVQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529667v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Montagna" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9044572" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045690v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandezon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429961v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200900966" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404061v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boury" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/31/315301" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R671HBR7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429956v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Truc Vu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9019602" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369555v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Spitz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minako Takano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01873.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343875v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meallet-Renault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718899d" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-19GZG9BR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283934v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Miyake" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tachibana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Hashimoto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351539v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Lacroix" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800093a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MRPD791C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162079v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Maksimenko" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baratti-Elbaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.04.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189042v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baumlin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lef&#232;vre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169021v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Liu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200601695" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2Z8TSPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169061v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Asahi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.02.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX7TBC8C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195529v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020418v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni-Gerbier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513215k" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090430v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana B&#238;rla" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rodrigues" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0532510" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X6KZ1N4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172451v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Joncheray" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Schwartz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa V. Jovanovic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ishaq" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061086y" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWTBP1Q3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112739v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104346v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yu. Schmidt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.07.002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4N0WX8L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189050v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Minkowski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500284" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1QPL80T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842088v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schoutteten" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denjean" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Faure" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530920v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tedoldi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298929v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bo&#353;njakovi&#263;-Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Novakovic" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C Gemeiner" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767673v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817001011" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298951v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938719v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298906v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prokazov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turbin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305629v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298868v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Audibert" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305626v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298886v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tresset" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122896v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01823913v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Normand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pansu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011330" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822340v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727919" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345350v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345340v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413369v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Baldeck" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192524v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192498v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192497v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146872v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badre" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Spitz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanako" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Vachon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189054v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846290v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01390497v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01390520v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ayala" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009776v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B Pansu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mim-2024-0030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Patarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ritoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mim-2024-0020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyue Que" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;rique Audibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530902v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Efimov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.103978" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#233;not" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Young Park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00231" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00916" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03510551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mitiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Gueffrache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TB02207E" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2021.113170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H. V. Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra02509g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Montbarbon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grabowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Woo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.04.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703270" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frangville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04034B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Pansu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1721-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04647" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Magnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601749" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTC3HWM1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Prokazov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Turbin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03400k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Su" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyoshi Fukaminato" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunenobu Onodera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuju Suzuki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201510600" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMW4NK7D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Le Quang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouvenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.05.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e P Labouret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201500509" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/316825BC9FBEBBB856703A743585F6DAF3F86F6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabbani Haghighi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djellali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forget" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082176v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Deh&#233;-Pittance" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinio Rocha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.02.053" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van&#8197;der&#8197;lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402271" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57HZTJT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081840v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Huang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Zucchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01110D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081838v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jullien-Macchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00192c" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lombard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amilan Jose" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen E. Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01497a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen E. Snell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Audibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lagugne-Labarthet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404988d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3431-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01827782v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gobert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2327292" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04207G" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00830386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sergent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Zucchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC00060E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Stancheva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312625x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Schmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3097555" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906520v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307829x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemaistre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2012.08.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PWVDBZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751877v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mayer Cedric" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.03.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Chippindale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Hibble," TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Bilbe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Hannon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307087d" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751942v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hartmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Welker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien-Rabant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303150j" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ibrahim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Kasselouri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prognon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.06.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q2GF0ZS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555085v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ibrahim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasselouri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. You" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosilio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Prevel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20877b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648206v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20353C" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576859v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;picier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galangau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100980u" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645954v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang You" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.09.008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51ZRWT1V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576856v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gion Calzaferri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dolamic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000947" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529678v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calli Croushore" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefevre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.04.029" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRTWT5JH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657228v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz-Menez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DNPK3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558075v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruri Hidema" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenji Yatabe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoji" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hashimoto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0850-z" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27GKH5ZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacquart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001122c" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R4ZLXDDW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984504v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2176-y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLCWTGDX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558074v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Montana" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.03.027" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB3VDCVQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045690v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandezon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429961v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200900966" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529667v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Montagna" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9044572" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404061v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/31/315301" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R671HBR7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429956v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Truc Vu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9019602" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369555v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Spitz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minako Takano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01873.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343875v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meallet-Renault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718899d" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-19GZG9BR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283934v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Miyake" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tachibana" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Hashimoto" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351539v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Lacroix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800093a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MRPD791C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162079v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Maksimenko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baratti-Elbaz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.04.001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189042v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baumlin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lef&#232;vre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169021v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Liu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200601695" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2Z8TSPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169061v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Asahi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.02.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX7TBC8C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195529v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020418v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni-Gerbier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513215k" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172451v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Joncheray" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Schwartz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa V. Jovanovic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ishaq" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061086y" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWTBP1Q3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090430v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana B&#238;rla" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rodrigues" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0532510" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X6KZ1N4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104346v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yu. Schmidt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.07.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4N0WX8L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112739v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189050v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Minkowski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500284" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1QPL80T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842088v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schoutteten" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denjean" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Faure" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530920v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tedoldi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298929v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bo&#353;njakovi&#263;-Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Novakovic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C Gemeiner" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767673v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817001011" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298951v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298906v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prokazov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turbin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938719v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305629v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305626v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298868v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Audibert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298886v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tresset" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122896v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822340v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Normand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pansu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727919" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01823913v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011330" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345350v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345340v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413369v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Baldeck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192498v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192497v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146872v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Spitz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanako" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Vachon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189054v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846290v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01390497v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01390520v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ayala" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>