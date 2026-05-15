--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -397,697 +397,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of fs laser-created sphere inside CYTOP fiber by Mueller polarimetry</w:t>
+                <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyue Que</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kyriacos Kalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédérique Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.519955⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466523v1</w:t>
+                <w:t xml:space="preserve">hal-04769240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASU: An efficient and stable phthalocyanine dye with tolerable safety profile for self-disinfecting anti-COVID textiles activated by ambient light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Efimov</w:t>
+                <w:t xml:space="preserve">Christophe Dagallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dagallier</w:t>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (5), pp.103978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.103978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Oiling-Out in Antisolvent Crystallization. II. Diffusion toward Spinodal Decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+                <w:t xml:space="preserve">Optical properties of fs laser-created sphere inside CYTOP fiber by Mueller polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruyue Que</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriacos Kalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weixi Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soo Young Park</w:t>
+                <w:t xml:space="preserve">Jean-Frédérique Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00231⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (12), pp.3284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.519955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632149v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of oiling-out in antisolvent crystallization. I. Extrapolation of ternary phase diagram from solubility to instability</w:t>
+                <w:t xml:space="preserve">Thermodynamics of Oiling-Out in Antisolvent Crystallization. II. Diffusion toward Spinodal Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soo Young Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.224-237. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (8), pp.3501-3516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373603v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruyue Que</w:t>
+                <w:t xml:space="preserve">Thermodynamics of oiling-out in antisolvent crystallization. I. Extrapolation of ternary phase diagram from solubility to instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kyriacos Kalli</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo Young Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.3284. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.224-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466522v1</w:t>
+                <w:t xml:space="preserve">hal-04373603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
               </w:r>
@@ -1112,116 +1112,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriacos Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (11), pp.941. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.3284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769240v1</w:t>
+                <w:t xml:space="preserve">hal-05466522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating gold nanorods with silica prevents the generation of reactive oxygen species under laser light irradiation for safe biomedical applications</w:t>
               </w:r>
@@ -1863,2721 +1863,2721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the bridging group in bis-pyridyl ligands: enhancing both the photo- and electroluminescent features of cationic (IPr)Cu I complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Elie</w:t>
+                <w:t xml:space="preserve">Large irradiation doses can improve the fast neutron/gamma discriminating capability of plastic scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Montbarbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D. Weber</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tromson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Di Meo</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sguerra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+                <w:t xml:space="preserve">Camille Frangville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201703270⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (41), pp.28105 - 28115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP04034B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633172v1</w:t>
+                <w:t xml:space="preserve">hal-01633272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Variation of Carbazole Derivatives for Plastic Scintillation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Montbarbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhotoChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (10), pp.451 - 458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cptc.201700055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large irradiation doses can improve the fast neutron/gamma discriminating capability of plastic scintillators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Montbarbon</w:t>
+                <w:t xml:space="preserve">Role of the bridging group in bis-pyridyl ligands: enhancing both the photo- and electroluminescent features of cationic (IPr)Cu I complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Amiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Florent Di Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Frangville</w:t>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (41), pp.28105 - 28115. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (64), pp.16328-16337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP04034B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633272v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ kinetics study of the formation of organic nanoparticles by fluorescence lifetime imaging microscopy (FLIM) along a microfluidic device</w:t>
+                <w:t xml:space="preserve">Photoelectrochemical behavior of multimetallic assemblies based on [Ru(bpy)3]2+-terpyridine building block: [Ru(II)–M–Ru(II)]n+ in solution and [Ru(II)–M]n+ dyad anchored on ITO (M=Co(III), Fe(II))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Liao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert B. Pansu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-016-1721-6⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390270v1</w:t>
+                <w:t xml:space="preserve">hal-01390276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing NHC–copper(I) dipyridylamine complexes for blue light-emitting electrochemical cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (23), pp.14678 - 14691. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b04647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -(2-Ethylhexyl)carbazole: A New Fluorophore Highly Suitable as a Monomolecular Liquid Scintillator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ kinetics study of the formation of organic nanoparticles by fluorescence lifetime imaging microscopy (FLIM) along a microfluidic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201601749⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-016-1721-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01390268v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and growth during a fluorogenic precipitation in a micro-flow mapped by fluorescence lifetime microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+                <w:t xml:space="preserve">N -(2-Ethylhexyl)carbazole: A New Fluorophore Highly Suitable as a Monomolecular Liquid Scintillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Montbarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume H. V. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Prokazov</w:t>
+                <w:t xml:space="preserve">Élodie Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Turbin</w:t>
+                <w:t xml:space="preserve">Romain Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (5), pp.4601 - 4605. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (34), pp.12074-12080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj03400k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390265v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Amplification of Photoswitching by a Few Photons in Fluorescent Photochromic Organic Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleation and growth during a fluorogenic precipitation in a micro-flow mapped by fluorescence lifetime microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuyoshi Fukaminato</w:t>
+                <w:t xml:space="preserve">Vu Long Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Placial</w:t>
+                <w:t xml:space="preserve">Yury Prokazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunenobu Onodera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ryuju Suzuki</w:t>
+                <w:t xml:space="preserve">Evgeny Turbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201510600⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (5), pp.4601 - 4605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03400k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01390283v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrochemical behavior of multimetallic assemblies based on [Ru(bpy)3]2+-terpyridine building block: [Ru(II)–M–Ru(II)]n+ in solution and [Ru(II)–M]n+ dyad anchored on ITO (M=Co(III), Fe(II))</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant Amplification of Photoswitching by a Few Photons in Fluorescent Photochromic Organic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyoshi Fukaminato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajaa Farran</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Placial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Le Quang</w:t>
+                <w:t xml:space="preserve">Tsunenobu Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Jouvenot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Pansu</w:t>
+                <w:t xml:space="preserve">Ryuju Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (11), pp.3662 - 3666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201510600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.05.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01390276v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-Assisted Production of Reactive Oxygen Species by Single Gold Nanorods</w:t>
+                <w:t xml:space="preserve">Gain properties of dye-doped polymer thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée P Labouret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Gozhyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabbani Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Djellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201500509⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.214202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220293v1</w:t>
+                <w:t xml:space="preserve">hal-01263306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain properties of dye-doped polymer thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmon-Assisted Production of Reactive Oxygen Species by Single Gold Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Djellali</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothée P Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palpant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (35), pp.4475-4479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201500509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.214202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01263306v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron/gamma pulse shape discrimination in plastic scintillators: Preparation and characterization of various compositions</w:t>
+                <w:t xml:space="preserve">Intrinsic evaluation of neutron/gamma discrimination in plastic scintillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystèle Dehé-Pittance</w:t>
+                <w:t xml:space="preserve">Licinio Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licinio Rocha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert B. Pansu</w:t>
+                <w:t xml:space="preserve">Fabrice Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 750, pp.1-11. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.1995 - 2005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2014.02.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2327292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082176v1</w:t>
+                <w:t xml:space="preserve">cea-01827782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Sensing of Explosives by Using Fluorescent Nonporous Films of Oligophenyleneethynylene Derivatives Thanks to Optimal Structure Orientation and Exciton Migration</w:t>
+                <w:t xml:space="preserve">A spiral designed surface based on amino-perylene grafted polyacrylic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Caron</w:t>
+                <w:t xml:space="preserve">Elena Celia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pasquinet</w:t>
+                <w:t xml:space="preserve">Sonia Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arie Van der lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert B. Pansu</w:t>
+                <w:t xml:space="preserve">Elisabeth Taffin de Givenchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rouessac</w:t>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201402271⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.12034-12036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC04207G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082171v1</w:t>
+                <w:t xml:space="preserve">hal-01054385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-emitting hybrid sol–gel materials comprising lanthanide ions: thin film behaviour and potential use as phosphors for solid-state lighting</w:t>
+                <w:t xml:space="preserve">Alternated bimetallic [Ru–M] (M = Fe2+, Zn2+) coordination polymers based on [Ru(bpy)3]2+units connected to bis-terpyridine ligands: synthesis, electrochemistry and photophysics in solution or in thin film on electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoguang Huang</w:t>
+                <w:t xml:space="preserve">Jean Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Zucchi</w:t>
+                <w:t xml:space="preserve">D. Amilan Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+                <w:t xml:space="preserve">Carmen E. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 38 (12), pp.5793-5800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4NJ01110D⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2 (46), pp.9824-9835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4tc01497a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081840v1</w:t>
+                <w:t xml:space="preserve">hal-01081836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New highly electrodeficient cationic fluorescent tetrazines: a step toward the strongest purely organic photooxidants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Jullien-Macchi</w:t>
+                <w:t xml:space="preserve">Neutron/gamma pulse shape discrimination in plastic scintillators: Preparation and characterization of various compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+                <w:t xml:space="preserve">Chrystèle Dehé-Pittance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licinio Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nj00192c⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 750, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2014.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081838v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternated bimetallic [Ru–M] (M = Fe2+, Zn2+) coordination polymers based on [Ru(bpy)3]2+units connected to bis-terpyridine ligands: synthesis, electrochemistry and photophysics in solution or in thin film on electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Sensing of Explosives by Using Fluorescent Nonporous Films of Oligophenyleneethynylene Derivatives Thanks to Optimal Structure Orientation and Exciton Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasquinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Van der lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lombard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chauvin</w:t>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4tc01497a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (46), in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081836v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle Organization through Photoinduced Bulk Mass Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visible-emitting hybrid sol–gel materials comprising lanthanide ions: thin film behaviour and potential use as phosphors for solid-state lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoguang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Zucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen E. Snell</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Jacqueline Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Lagugne-Labarthet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la404988d⟩</w:t>
+              <w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (12), pp.5793-5800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4NJ01110D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989021v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodamine B nanocrystals: elaborations, characterizations and functionalizations for biosensing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New highly electrodeficient cationic fluorescent tetrazines: a step toward the strongest purely organic photooxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Jullien-Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+                <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Marty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-014-3431-4⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (8), pp.3401-3407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nj00192c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025566v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic evaluation of neutron/gamma discrimination in plastic scintillators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+                <w:t xml:space="preserve">Nanoparticle Organization through Photoinduced Bulk Mass Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen E. Snell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stephant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gobert</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lagugne-Labarthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2327292⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (10), pp.2926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la404988d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01827782v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spiral designed surface based on amino-perylene grafted polyacrylic acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhodamine B nanocrystals: elaborations, characterizations and functionalizations for biosensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Amigoni</w:t>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Taffin de Givenchy</w:t>
+                <w:t xml:space="preserve">Laëtitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pieters</w:t>
+                <w:t xml:space="preserve">Xavier Cattoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gaucher</w:t>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.12034-12036. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (1), pp.179-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CC04207G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-014-3431-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054385v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization, morphological behaviour, and photo-and electroluminescence of highly blue-emitting fluorene-carbazole copolymers with alkyl side-chains of different lengths</w:t>
               </w:r>
@@ -5093,1823 +5093,1823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Properties of Solid-State Organic Lasers</w:t>
+                <w:t xml:space="preserve">Quenching dynamics in CdSe nanoparticles: surface-induced defects upon dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Gozhyk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+                <w:t xml:space="preserve">Lucia Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Welker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julien-Rabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.9033-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303150j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751884v1</w:t>
+                <w:t xml:space="preserve">hal-00751942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
+                <w:t xml:space="preserve">Polarization Properties of Solid-State Organic Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Gozhyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dvorko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.3817-3817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906515v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, structure and fluorescence spectroscopy of iodophenyl-BODIPY crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lemaistre</w:t>
+                <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2012.08.001⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87, pp.809-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906498v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofluorochromism of a ruthenium complex investigated by time resolved TIRF microscopy coupled to an electrochemical cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+                <w:t xml:space="preserve">Elaboration, structure and fluorescence spectroscopy of iodophenyl-BODIPY crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
+                <w:t xml:space="preserve">Sophie Badré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Guerlin</w:t>
+                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mayer Cedric</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lemaistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.03.030⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (1), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2012.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751877v1</w:t>
+                <w:t xml:space="preserve">hal-00906498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Copper, Silver, and Gold Cyanides, (MxM '(1-x))CN: Tailoring Chain Structures To Influence Physical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon J. Hibble,</w:t>
+                <w:t xml:space="preserve">Electrofluorochromism of a ruthenium complex investigated by time resolved TIRF microscopy coupled to an electrochemical cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J. Bilbe</w:t>
+                <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Marelli</w:t>
+                <w:t xml:space="preserve">Audrey Guerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex C. Hannon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Mayer Cedric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (39), pp.16387-16400. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.83-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja307087d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751892v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching dynamics in CdSe nanoparticles: surface-induced defects upon dilution</w:t>
+                <w:t xml:space="preserve">Mixed Copper, Silver, and Gold Cyanides, (MxM '(1-x))CN: Tailoring Chain Structures To Influence Physical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Hartmann</w:t>
+                <w:t xml:space="preserve">Ann M. Chippindale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+                <w:t xml:space="preserve">Simon J. Hibble,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Welker</w:t>
+                <w:t xml:space="preserve">Edward J. Bilbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Fiore</w:t>
+                <w:t xml:space="preserve">Elena Marelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Julien-Rabant</w:t>
+                <w:t xml:space="preserve">Alex C. Hannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (10), pp.9033-41. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (39), pp.16387-16400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn303150j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja307087d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751942v1</w:t>
+                <w:t xml:space="preserve">hal-00751892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the possible use of a tetra (hydroxyphenyl) porphyrin as a fluorescence probe for the supramolecular detection of phospholipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Monitoring of the Fluorescence Emission of Tetrazine and Bodipy Dyes Using Total Internal Reflection Fluorescence Microscopy Coupled to Electrochemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanadi Ibrahim</w:t>
+                <w:t xml:space="preserve">E. Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athena Kasselouri</w:t>
+                <w:t xml:space="preserve">S. Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Raynal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.06.016⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am100980u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648199v1</w:t>
+                <w:t xml:space="preserve">hal-00576859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
+                <w:t xml:space="preserve">Light-Driven Directed Motion of Azobenzene-Coated Polymer Nanoparticles in an Aqueous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frigoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Szeftel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (13), pp.7967-7971</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645022v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-tetraphenyl porphyrin derivatives: The effect of structural modifications on binding to DMPC liposomes and albumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kasselouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 217, pp.10-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvatochromic dissociation of non-covalent fluorescent organic nanoparticles upon cell internalization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Audibert</w:t>
+                <w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp20877b⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739217v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent molecular nanocrystals anchored in sol-gel thin films: a label-free signalization function for biosensing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">Investigating the possible use of a tetra (hydroxyphenyl) porphyrin as a fluorescence probe for the supramolecular detection of phospholipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Kasselouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bacia</w:t>
+                <w:t xml:space="preserve">Bertrand Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ibanez</w:t>
+                <w:t xml:space="preserve">Patrice Prognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (11), pp.2416-2421. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131 (12), pp.2528-2537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1NJ20353C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648206v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Monitoring of the Fluorescence Emission of Tetrazine and Bodipy Dyes Using Total Internal Reflection Fluorescence Microscopy Coupled to Electrochemistry.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solvatochromic dissociation of non-covalent fluorescent organic nanoparticles upon cell internalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Munteanu</w:t>
+                <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Galangau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
+                <w:t xml:space="preserve">Gaelle Prevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am100980u⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (29), pp.13268-13276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20877b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576859v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Driven Directed Motion of Azobenzene-Coated Polymer Nanoparticles in an Aqueous Medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Abid</w:t>
+                <w:t xml:space="preserve">Fluorescent molecular nanocrystals anchored in sol-gel thin films: a label-free signalization function for biosensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Frigoli</w:t>
+                <w:t xml:space="preserve">Maria Bacia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Szeftel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (11), pp.2416-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1NJ20353C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645954v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-tetraphenyl porphyrin derivatives : the effect of structural modifications on binding to DMPC liposomes and albumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Kasselouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7100,650 +7100,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of organic nanoparticles in a 3D flow focusing microreactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable emissive thin films through ICT photodisruption of nitro-substituted triarylamines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Desportes</w:t>
+                <w:t xml:space="preserve">Aurélie Jacquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calli Croushore</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eléna Ishow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (24), pp.4360-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c001122c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.04.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529678v1</w:t>
+                <w:t xml:space="preserve">hal-00533580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective chemical sensors based on ﬂuorescent organic nanocrystals conﬁned in sol-gel coatings of controlled porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of organic nanoparticles in a 3D flow focusing microreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Desportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Monnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+                <w:t xml:space="preserve">Calli Croushore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Rouessac</w:t>
+                <w:t xml:space="preserve">Jean Pierre Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161, pp.234-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.04.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657228v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis of thickness in flowing soap films. I: effects of polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective chemical sensors based on ﬂuorescent organic nanocrystals conﬁned in sol-gel coatings of controlled porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruri Hidema</w:t>
+                <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenji Yatabe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-010-0850-z⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132, pp.531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558075v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable emissive thin films through ICT photodisruption of nitro-substituted triarylamines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image analysis of thickness in flowing soap films. I: effects of polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruri Hidema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenji Yatabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Jacquart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tauc</w:t>
+                <w:t xml:space="preserve">M. Shoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (24), pp.4360-2. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (3), pp.725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c001122c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-010-0850-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533580v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent nanocrystals grown in sol-gel thin films for generic stable and sensitive sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (3), pp.258-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7929,1889 +7929,1889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Highly Oriented Fibers of Semiconducting Polymers with a Shish-Kebab-Like Superstructure</w:t>
+                <w:t xml:space="preserve">New Hindered BODIPY Derivatives: Solution and Amorphous State Fluorescence Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+                <w:t xml:space="preserve">Thanh-Truc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Badré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chandezon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (27), pp.11844-11855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9019602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045690v1</w:t>
+                <w:t xml:space="preserve">hal-00429956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of Highly Oriented Fibers of Semiconducting Polymers with a Shish-Kebab-Like Superstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (17), pp.2759-2766. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200900966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Gold Particles Suppress Concentration Quenching of Fluorophores Encapsulated in Silica Beads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Martini</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Highly Oriented Fibers of Semiconducting Polymers with a Shish-Kebab-Like Superstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perriat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Chandezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julien-Rabant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (17), pp.2759-2766</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp9044572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00529667v1</w:t>
+                <w:t xml:space="preserve">hal-02045690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brilliant molecular nanocrystals emerging from sol-gel thin films: towards a new generation of fluorescent biochips.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
+                <w:t xml:space="preserve">How Gold Particles Suppress Concentration Quenching of Fluorophores Encapsulated in Silica Beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boury</w:t>
+                <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Usson</w:t>
+                <w:t xml:space="preserve">Maurizio Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (31), pp.315301. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (41), pp.17669-17677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/31/315301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp9044572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404061v1</w:t>
+                <w:t xml:space="preserve">hal-00529667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Hindered BODIPY Derivatives: Solution and Amorphous State Fluorescence Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brilliant molecular nanocrystals emerging from sol-gel thin films: towards a new generation of fluorescent biochips.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Truc Vu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carine Julien</w:t>
+                <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (31), pp.315301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/31/315301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp9019602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00429956v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning-less wide-field single-photon counting device for fluorescence intensity, lifetime and time-resolved anisotropy imaging microscopy</w:t>
+                <w:t xml:space="preserve">Structural, optical, and theoretical studies of a thermochromic organic crystal with reversibly variable second harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alexis Spitz</w:t>
+                <w:t xml:space="preserve">Michel Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+                <w:t xml:space="preserve">Arnaud Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+                <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minako Takano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
+                <w:t xml:space="preserve">P.G. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2007.01873.x⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.4062-4068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm800093a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369555v1</w:t>
+                <w:t xml:space="preserve">hal-00351539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence microscopy coupled to electrochemistry: a powerful tool for the controlled electrochemical switch of fluorescent molecules.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Scanning-less wide-field single-photon counting device for fluorescence intensity, lifetime and time-resolved anisotropy imaging microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexis Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryohei Yasukuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minako Takano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 229, pp.104-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2007.01873.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b718899d⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00343875v1</w:t>
+                <w:t xml:space="preserve">hal-00369555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation process of shear-induced onion structure made of quaternary system SDS/octanol/water/NaCl</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chihiro Hashimoto</w:t>
+                <w:t xml:space="preserve">Fluorescence microscopy coupled to electrochemistry: a powerful tool for the controlled electrochemical switch of fluorescent molecules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.1913-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b718899d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283934v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, and theoretical studies of a thermochromic organic crystal with reversibly variable second harmonic generation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.G. Lacroix</w:t>
+                <w:t xml:space="preserve">Formation process of shear-induced onion structure made of quaternary system SDS/octanol/water/NaCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenji Yatabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+                <w:t xml:space="preserve">Yasufumi Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Tachibana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihiro Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 456 (1-3), pp.31-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00351539v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cellular actin dynamics by measurement of fluorescence anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alexis Spitz</w:t>
+                <w:t xml:space="preserve">Two-photon fluorescent holographic rewritable micropatterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Ishow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Polard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baratti-Elbaz</w:t>
+                <w:t xml:space="preserve">Keitaro Nakatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (29), pp.8970-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162079v1</w:t>
+                <w:t xml:space="preserve">hal-00195529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence lifetime imaging microscopy for in situ observation of the nanocrystallization of rubrene in a micro fluidic set up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenji Yatabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baumlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46, pp.212-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence patterning through photoinduced migration of squaraine-functionalized azo derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tauc</w:t>
+                <w:t xml:space="preserve">Assessment of cellular actin dynamics by measurement of fluorescence anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexis Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei V. Maksimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baratti-Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.200601695⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 367, pp.95-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2007.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00169021v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization and wavelength dependent nonlinear optical properties of a photo-switchable organic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Fluorescence patterning through photoinduced migration of squaraine-functionalized azo derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keitaro Nakatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.02.001⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (3), pp.433-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200601695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169061v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon fluorescent holographic rewritable micropatterning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Polarization and wavelength dependent nonlinear optical properties of a photo-switchable organic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keitaro Nakatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Asahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 437 (4-6), pp.212-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195529v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent nanoparticles as selective Cu(II) sensors</w:t>
               </w:r>
@@ -9823,51 +9823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9925,633 +9925,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical and spectroscopic characterization of organic compound uptake in silica core-shell nanocapsules</w:t>
+                <w:t xml:space="preserve">Effects of DNA on the Growth and Optical Properties of Luminescent Organic Microcrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J. Joncheray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+                <w:t xml:space="preserve">Liliana Bîrla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Schwartz</w:t>
+                <w:t xml:space="preserve">Franck Bertorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksa V. Jovanovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Ishaq</w:t>
+                <w:t xml:space="preserve">Fernanda Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Badré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22 (21), pp.8684-8689. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 22, pp.6256-6265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0532510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la061086y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172451v1</w:t>
+                <w:t xml:space="preserve">hal-00090430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of DNA on the Growth and Optical Properties of Luminescent Organic Microcrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical and spectroscopic characterization of organic compound uptake in silica core-shell nanocapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Bîrla</w:t>
+                <w:t xml:space="preserve">Evan Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bertorelle</w:t>
+                <w:t xml:space="preserve">Aleksa V. Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Rodrigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+                <w:t xml:space="preserve">Omar Ishaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22, pp.6256-6265. </w:t>
+              <w:t xml:space="preserve">, 2006, 22 (21), pp.8684-8689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la0532510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la061086y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090430v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence of molecular micro- and nanocrystals prepared with Bodipy derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Monnier</w:t>
+                <w:t xml:space="preserve">Polypyridyl ruthenium complexes as coating agent for the formation of gold and silver nanocomposites in different media. Preliminary luminescence and electrochemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Yu. Schmidt</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.1628-1637</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104346v1</w:t>
+                <w:t xml:space="preserve">hal-00112739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypyridyl ruthenium complexes as coating agent for the formation of gold and silver nanocomposites in different media. Preliminary luminescence and electrochemical studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence of molecular micro- and nanocrystals prepared with Bodipy derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Badré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mayer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+                <w:t xml:space="preserve">Elena Yu. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 183, pp.238-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2006.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112739v1</w:t>
+                <w:t xml:space="preserve">hal-00104346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Collection, Transport, and Trapping by Supramolecular Organization of Dyes in Hexagonal Zeolite Nano Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Minkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minako Takano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10878,1239 +10878,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Photochemical Laser-induced nucleation of glycine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Photochemical Laser-Induced Nucleation (NPLIN)WORKSHOP Spectroscopy tools for halide perovksites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Bošnjaković-Pavlović</w:t>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Novakovic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale C Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aziza Ikni</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SKD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bajina Bašta, Serbia</w:t>
+              <w:t xml:space="preserve">GDR HPéro, Chimie Paris-Tech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298929v1</w:t>
+                <w:t xml:space="preserve">hal-02298951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron/gamma discrimination enhancement: plastic scintillators high dose irradiation and recovery time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Frangville</w:t>
+                <w:t xml:space="preserve">Non-Photochemical Laser-induced nucleation of glycine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Bošnjaković-Pavlović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Novakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Gemeiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Ikni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SKD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bajina Bašta, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767673v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Photochemical Laser-Induced Nucleation (NPLIN)WORKSHOP Spectroscopy tools for halide perovksites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.F. Audibert</w:t>
+                <w:t xml:space="preserve">Neutron/gamma discrimination enhancement: plastic scintillators high dose irradiation and recovery time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Montbarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tromson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frangville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR HPéro, Chimie Paris-Tech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.01011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201817001011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298951v1</w:t>
+                <w:t xml:space="preserve">hal-01767673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Nucleation of an Aggregation Induced Emission (AIE) Molecule in a Microfluidic System by Fluorescence Lifetime Video (FLIM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non Photochemical Laser-Induced Nucleation: past, present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Genot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Turbin</w:t>
+                <w:t xml:space="preserve">Wenjing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Ikni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Photochemistry (ICP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Serbian Crystallographic Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vrsac, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298906v1</w:t>
+                <w:t xml:space="preserve">hal-02305629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the temperature dependence of the quenching by a few defects of TADF materials. Triplet versus Singlet FRET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Observation of the Nucleation of an Aggregation Induced Emission (AIE) Molecule in a Microfluidic System by Fluorescence Lifetime Video (FLIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prokazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Turbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP 2017 - 28th International Conference on Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Strasbourg, Jul 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Photochemistry (ICP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04938719v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Photochemical Laser-Induced Nucleation: past, present and future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aziza Ikni</w:t>
+                <w:t xml:space="preserve">On the temperature dependence of the quenching by a few defects of TADF materials. Triplet versus Singlet FRET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serbian Crystallographic Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vrsac, Serbia</w:t>
+              <w:t xml:space="preserve">ICP 2017 - 28th International Conference on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Strasbourg, Jul 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305629v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04938719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the Non Photochemical Laser-Induced Nucleation mechanism. An experimental and theoretical combined approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphism Control of DBDCS in a Microfluidic System and Characterization by its Fluorescent Lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTECH</w:t>
+              <w:t xml:space="preserve">Journées Technologiques Cristech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305626v1</w:t>
+                <w:t xml:space="preserve">hal-02298886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Photochemical Laser-Induced Nucleation. Use fluorescence to probe the aggregation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insight in the Non Photochemical Laser-Induced Nucleation mechanism. An experimental and theoretical combined approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Ikni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth International Krutyn Summer School - "Aggregation-Induced Emission (AIE): Phenomenon, Principle and Application"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Krutyn, Poland</w:t>
+              <w:t xml:space="preserve">CRISTECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298868v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism Control of DBDCS in a Microfluidic System and Characterization by its Fluorescent Lifetime</w:t>
+                <w:t xml:space="preserve">Non-Photochemical Laser-Induced Nucleation. Use fluorescence to probe the aggregation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Technologiques Cristech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Autrans, France</w:t>
+              <w:t xml:space="preserve">XIXth International Krutyn Summer School - "Aggregation-Induced Emission (AIE): Phenomenon, Principle and Application"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Krutyn, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298886v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’explosifs nitroaromatiques par des films fluorescents non-poreux de dérivés d’oligophenyleneethynylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
@@ -12165,51 +12165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licinio Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12299,51 +12299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licinio Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12403,77 +12403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence photoswitching : mutual influence between photochromism and fluorescence in bulk and nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Badré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12528,64 +12528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochrome-driven amplified fluorescence switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Badré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12653,51 +12653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined nucleation and growth of organic nanocrystals in sol-gel matrices for biophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12705,51 +12705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th conference on composite nano Engineering (ICCE-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Kunming, China</w:t>
@@ -12778,90 +12778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state fluorescence of new Bodipy derivatives: development of molecular nanosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Badré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12903,90 +12903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence des cristaux moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Badré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13398,64 +13398,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent Organic Nanocrystals for Producing Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13557,51 +13557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13694,51 +13694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13925,51 +13925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009776v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B Pansu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mim-2024-0030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Patarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ritoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mim-2024-0020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyue Que" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;rique Audibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530902v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Efimov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.103978" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#233;not" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Young Park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00231" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00916" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03510551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mitiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Gueffrache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TB02207E" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2021.113170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H. V. Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra02509g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Montbarbon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grabowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Woo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.04.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703270" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frangville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04034B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Pansu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1721-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04647" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Magnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601749" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTC3HWM1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Prokazov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Turbin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03400k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Su" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyoshi Fukaminato" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunenobu Onodera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuju Suzuki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201510600" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMW4NK7D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Le Quang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouvenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.05.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e P Labouret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201500509" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/316825BC9FBEBBB856703A743585F6DAF3F86F6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabbani Haghighi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djellali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forget" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082176v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Deh&#233;-Pittance" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinio Rocha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.02.053" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van&#8197;der&#8197;lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402271" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57HZTJT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081840v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Huang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Zucchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01110D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081838v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jullien-Macchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00192c" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lombard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amilan Jose" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen E. Castillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01497a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen E. Snell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Audibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lagugne-Labarthet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404988d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3431-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01827782v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gobert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2327292" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04207G" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00830386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sergent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Zucchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC00060E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Stancheva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312625x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Schmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3097555" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906520v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307829x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemaistre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2012.08.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PWVDBZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751877v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mayer Cedric" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.03.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Chippindale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Hibble," TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Bilbe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Hannon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307087d" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751942v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hartmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Welker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien-Rabant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303150j" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ibrahim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Kasselouri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prognon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.06.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q2GF0ZS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555085v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ibrahim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasselouri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. You" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosilio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Prevel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20877b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648206v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20353C" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576859v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;picier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galangau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100980u" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645954v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang You" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.09.008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51ZRWT1V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576856v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gion Calzaferri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dolamic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000947" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529678v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calli Croushore" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefevre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.04.029" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRTWT5JH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657228v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz-Menez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DNPK3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558075v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruri Hidema" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenji Yatabe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoji" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hashimoto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0850-z" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27GKH5ZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacquart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001122c" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R4ZLXDDW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984504v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2176-y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLCWTGDX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558074v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Montana" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.03.027" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB3VDCVQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045690v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandezon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429961v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200900966" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529667v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Montagna" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9044572" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404061v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/31/315301" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R671HBR7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429956v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Truc Vu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9019602" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369555v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Spitz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minako Takano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01873.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343875v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meallet-Renault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718899d" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-19GZG9BR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283934v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Miyake" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tachibana" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Hashimoto" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351539v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Lacroix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800093a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MRPD791C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162079v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Maksimenko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baratti-Elbaz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.04.001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189042v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baumlin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lef&#232;vre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169021v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Liu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200601695" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2Z8TSPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169061v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Asahi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.02.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX7TBC8C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195529v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020418v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni-Gerbier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513215k" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172451v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Joncheray" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Schwartz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa V. Jovanovic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ishaq" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061086y" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWTBP1Q3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090430v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana B&#238;rla" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rodrigues" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0532510" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X6KZ1N4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104346v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yu. Schmidt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.07.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4N0WX8L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112739v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189050v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Minkowski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500284" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1QPL80T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842088v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schoutteten" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denjean" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Faure" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530920v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tedoldi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298929v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bo&#353;njakovi&#263;-Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Novakovic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C Gemeiner" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767673v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817001011" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298951v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298906v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prokazov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turbin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938719v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305629v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305626v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298868v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Audibert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298886v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tresset" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122896v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822340v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Normand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pansu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727919" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01823913v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011330" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345350v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345340v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413369v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Baldeck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192498v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192497v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146872v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Spitz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanako" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Vachon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189054v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846290v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01390497v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01390520v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ayala" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009776v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B Pansu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mim-2024-0030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Patarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ritoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mim-2024-0020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyue Que" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530902v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Efimov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.103978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;rique Audibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519955" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#233;not" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Young Park" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00231" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00916" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03510551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mitiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Gueffrache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TB02207E" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2021.113170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H. V. Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra02509g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Montbarbon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grabowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Woo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.04.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Amiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frangville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04034B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703270" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Le Quang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouvenot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.05.035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04647" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Pansu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1721-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Magnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601749" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTC3HWM1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Prokazov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Turbin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03400k" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Su" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyoshi Fukaminato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunenobu Onodera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuju Suzuki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201510600" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMW4NK7D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabbani Haghighi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djellali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214202" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e P Labouret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201500509" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/316825BC9FBEBBB856703A743585F6DAF3F86F6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01827782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinio Rocha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gobert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2327292" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04207G" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081836v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lombard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amilan Jose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen E. Castillo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01497a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082176v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Deh&#233;-Pittance" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.02.053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Van&#8197;der&#8197;lee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402271" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57HZTJT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Zucchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ01110D" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jullien-Macchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00192c" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989021v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen E. Snell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Audibert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lagugne-Labarthet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404988d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3431-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00830386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sergent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Zucchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC00060E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Stancheva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312625x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Schmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3097555" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906520v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307829x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751942v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hartmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Welker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien-Rabant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303150j" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lemaistre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2012.08.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7PWVDBZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751877v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mayer Cedric" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.03.030" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751892v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Chippindale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Hibble," TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Bilbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Hannon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307087d" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576859v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;picier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galangau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am100980u" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555085v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ibrahim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasselouri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. You" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosilio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648199v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ibrahim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Kasselouri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prognon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.06.016" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q2GF0ZS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739217v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Prevel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20877b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648206v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20353C" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang You" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.09.008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51ZRWT1V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576856v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gion Calzaferri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dolamic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000947" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533580v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacquart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001122c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R4ZLXDDW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529678v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calli Croushore" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefevre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.04.029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRTWT5JH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657228v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz-Menez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DNPK3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558075v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruri Hidema" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenji Yatabe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoji" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hashimoto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0850-z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27GKH5ZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984504v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2176-y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLCWTGDX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558074v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Montana" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.03.027" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB3VDCVQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Truc Vu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9019602" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429961v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandezon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200900966" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045690v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529667v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Montagna" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9044572" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404061v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boury" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/31/315301" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R671HBR7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351539v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Lacroix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800093a" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MRPD791C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369555v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Spitz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukuni" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minako Takano" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01873.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343875v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meallet-Renault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718899d" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-19GZG9BR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283934v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Miyake" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tachibana" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Hashimoto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195529v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189042v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baumlin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lef&#232;vre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162079v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Maksimenko" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baratti-Elbaz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.04.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169021v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hong Liu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200601695" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2Z8TSPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169061v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Asahi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Lacroix" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.02.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX7TBC8C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020418v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni-Gerbier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513215k" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090430v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana B&#238;rla" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertorelle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rodrigues" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0532510" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X6KZ1N4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172451v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Joncheray" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Schwartz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa V. Jovanovic" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ishaq" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061086y" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWTBP1Q3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112739v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104346v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yu. Schmidt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.07.002" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4N0WX8L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189050v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Minkowski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500284" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1QPL80T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842088v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schoutteten" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denjean" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Faure" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530920v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tedoldi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298951v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C Gemeiner" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298929v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bo&#353;njakovi&#263;-Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Novakovic" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ikni" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767673v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817001011" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305629v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298906v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prokazov" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turbin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938719v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298886v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Audibert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tresset" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305626v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02298868v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122896v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822340v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Normand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pansu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727919" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01823913v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011330" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345350v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345340v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413369v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Baldeck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192498v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192497v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146872v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Spitz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanako" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Vachon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189054v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846290v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01390497v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01390520v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ayala" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>