--- v0 (2026-03-25)
+++ v1 (2026-05-05)
@@ -974,1124 +974,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemical Characterization of the Interaction of Red Fluorescent Protein—DsRed With Thin Silica Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Black TiOx photocatalyst obtained by laser irradiation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zimbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cacciato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvine Soumbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+                <w:t xml:space="preserve">R. Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Carmen Monje</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Despax</w:t>
+                <w:t xml:space="preserve">A. Gulino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNB.2016.2547895⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.11-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763536v1</w:t>
+                <w:t xml:space="preserve">hal-01763597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational density of states and thermodynamics at the nanoscale: the 3D-2D transition in gold nanostructures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physico-Chemical Characterization of the Interaction of Red Fluorescent Protein—DsRed With Thin Silica Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvine Soumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Monje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep39164⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (5), pp.412-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNB.2016.2547895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807941v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black TiOx photocatalyst obtained by laser irradiation in water</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational density of states and thermodynamics at the nanoscale: the 3D-2D transition in gold nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep39164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2016.05.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01763597v1</w:t>
+                <w:t xml:space="preserve">hal-01807941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag doped silicon nitride nanocomposites for embedded plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing bio-available silver released from silver nanoparticles embedded in silica layers using the green algae Chlamydomonas reinhardtii as bio-sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (10), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 565, pp.863-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4930940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241265v1</w:t>
+                <w:t xml:space="preserve">hal-01718633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-resonant Raman spectroscopy in metallic nanoparticles: Surface-enhanced scattering by electronic excitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ag doped silicon nitride nanocomposites for embedded plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01718632v1</w:t>
+                <w:t xml:space="preserve">hal-01241265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport through a metallic nanoparticle assembly embedded in SiO2 and SiNx by low energy ion implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon-resonant Raman spectroscopy in metallic nanoparticles: Surface-enhanced scattering by electronic excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (17), pp.174302 - 174302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201510147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241243v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C ion-implanted TiO2 thin film for photocatalytic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron transport through a metallic nanoparticle assembly embedded in SiO2 and SiNx by low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Impellizzeri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Sanz</w:t>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4915111⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763598v1</w:t>
+                <w:t xml:space="preserve">hal-01241243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Enhancing carrier generation in TiO2 by a synergistic effect between plasmon resonance in Ag nanoparticles and optical interference (Nanoscale (2015) 7 (13468-13476))</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C ion-implanted TiO2 thin film for photocatalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Impellizzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Cacciato</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Massimo Zimbone</w:t>
+                <w:t xml:space="preserve">E. Napolitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nr90220g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (10), pp.105308 - 173507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4915111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763546v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing carrier generation in TiO 2 by a synergistic effect between plasmon resonance in Ag nanoparticles and optical interference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Erratum: Enhancing carrier generation in TiO2 by a synergistic effect between plasmon resonance in Ag nanoparticles and optical interference (Nanoscale (2015) 7 (13468-13476))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cacciato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,426 +2111,414 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Zimbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7 (32), pp.13468-13476</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 7 (48), pp.20778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr90220g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982017v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled elaboration of large-area plasmonic substrates by plasma process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing carrier generation in TiO 2 by a synergistic effect between plasmon resonance in Ag nanoparticles and optical interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cacciato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Zimbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (32), pp.13468-13476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763544v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing bio-available silver released from silver nanoparticles embedded in silica layers using the green algae Chlamydomonas reinhardtii as bio-sensors</w:t>
+                <w:t xml:space="preserve">Controlled elaboration of large-area plasmonic substrates by plasma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/2/6/065005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.141⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01718633v1</w:t>
+                <w:t xml:space="preserve">hal-01763544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe ion-implanted TiO2 thin film for efficient visible-light photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Impellizzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Sberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3039,364 +3039,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical-phonon behavior in Ga1-xInxAs: The role of microscopic strains and ionic plasmon coupling</w:t>
+                <w:t xml:space="preserve">Alloying effects on the critical layer thickness in InxGa1−xAs/InP heterostructures analyzed by Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Groenen</w:t>
+                <w:t xml:space="preserve">P.S. Pizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lanciotti, Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 58 (16), pp.10452-10462. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 72 (4), pp.436-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.10452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.120800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481828v1</w:t>
+                <w:t xml:space="preserve">hal-02111887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloying effects on the critical layer thickness in InxGa1−xAs/InP heterostructures analyzed by Raman scattering</w:t>
+                <w:t xml:space="preserve">Optical-phonon behavior in Ga1-xInxAs: The role of microscopic strains and ionic plasmon coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.S. Pizani</w:t>
+                <w:t xml:space="preserve">Jesse Groenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Boschi</w:t>
+                <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lanciotti, Jr</w:t>
+                <w:t xml:space="preserve">C Guerret-Piecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Groenen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Carles</w:t>
+                <w:t xml:space="preserve">C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 72 (4), pp.436-438. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (16), pp.10452-10462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.120800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.10452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111887v1</w:t>
+                <w:t xml:space="preserve">hal-01481828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain effects on optical phonons in (111) GaAs layers analyzed by Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 82 (9), pp.4493-4499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3430,64 +3430,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile and compressive strain relief in InxGa1-xAs epilayers grown on InP probed by Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,791 +3554,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth and Raman analysis of [hhk]GaAs (Si or CaF2) highly strained heterostructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SiCN Amorphous Materials Chemical Vapour Deposited Using the Si(CH3)4-NH3-H2 System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Daran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ps Pizani</w:t>
+                <w:t xml:space="preserve">A. Bendeddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berjoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0026-2692(95)00038-0⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-793-C5-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481832v1</w:t>
+                <w:t xml:space="preserve">jpa-00253957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRAIN RELAXATION IN [001]-GAAS/CAF2 AND [111]-GAAS/CAF2 ANALYZED BY RAMAN-SPECTROSCOPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ps Pizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 77 (3), pp.1126-1132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.358975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiCN Amorphous Materials Chemical Vapour Deposited Using the Si(CH3)4-NH3-H2 System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Bendeddouche</w:t>
+                <w:t xml:space="preserve">MBE growth and Raman analysis of [hhk]GaAs (Si or CaF2) highly strained heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Berjoan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Serin</w:t>
+                <w:t xml:space="preserve">E Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ps Pizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (8), pp.789-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0026-2692(95)00038-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995594⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01745065v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN-SCATTERING STUDY OF [HHK]-GAAS/[SI OR CAF(2)] STRAINED HETEROSTRUCTURES (VOL 76, PG 2773, 1994)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Daran</w:t>
+                <w:t xml:space="preserve">SiCN Amorphous Materials Chemical Vapour Deposited Using the Si(CH3)4-NH3-H2 System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bendeddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Berjoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Beche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.359612⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (C5), pp.793-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481833v1</w:t>
+                <w:t xml:space="preserve">hal-01745065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiCN Amorphous Materials Chemical Vapour Deposited Using the Si(CH3)4-NH3-H2 System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Serin</w:t>
+                <w:t xml:space="preserve">RAMAN-SCATTERING STUDY OF [HHK]-GAAS/[SI OR CAF(2)] STRAINED HETEROSTRUCTURES (VOL 76, PG 2773, 1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ps Pizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995594⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 77 (6), pp.2849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.359612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253957v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAMAN-SCATTERING STUDY OF [HHK]-GAAS/(SI OR CAF2) STRAINED HETEROSTRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ps Pizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 76 (5), pp.2773-2780. </w:t>
@@ -4516,919 +4516,919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum wires obtained by dislocation slipping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DYNAMIC PROPERTIES OF GA1-XINXAS SOLID-SOLUTIONS - INFLUENCE OF LOCAL DISTORTION EFFECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Voillot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jb Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1993570⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 86 (6), pp.351-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-1098(93)90856-I⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00251657v1</w:t>
+                <w:t xml:space="preserve">hal-01481839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN-SCATTERING IN GE-GE1-XSIX SUPERLATTICE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum wires obtained by dislocation slipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Voillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnen Mlayah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Landa</w:t>
+                <w:t xml:space="preserve">C. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oa Kusnetsov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lk Orlov</w:t>
+                <w:t xml:space="preserve">J. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/spmi.1993.1022⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 03 (C5), pp.C5-339-C5-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1993570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481840v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC PROPERTIES OF GA1-XINXAS SOLID-SOLUTIONS - INFLUENCE OF LOCAL DISTORTION EFFECTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">RAMAN-SCATTERING IN GE-GE1-XSIX SUPERLATTICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Carles</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oa Kusnetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jb Renucci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lk Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 86 (6), pp.351-355. </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13 (1), pp.109-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0038-1098(93)90856-I⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/spmi.1993.1022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481839v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARATIVE STUDY OF GexCx-1 FILMS PREPARED BY MOCVD FROM TETRAETHYLGERMANIUM AND TETRAVINYLGERMANIUM</w:t>
+                <w:t xml:space="preserve">GASB/GAAS HETEROEPITAXY CHARACTERIZED AS A STRESS-FREE SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M'B. Amjoud</w:t>
+                <w:t xml:space="preserve">C Raisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Reynes</w:t>
+                <w:t xml:space="preserve">A Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morancho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Carles</w:t>
+                <w:t xml:space="preserve">L Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 50 (1-4), pp.434-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(91)90213-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1991240⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00249830v1</w:t>
+                <w:t xml:space="preserve">hal-01481842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN-STUDY OF LONGITUDINAL OPTICAL PHONON-PLASMON COUPLING AND DISORDER EFFECTS IN HEAVILY BE-DOPED GAAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+                <w:t xml:space="preserve">COMPARATIVE STUDY OF GexCx-1 FILMS PREPARED BY MOCVD FROM TETRAETHYLGERMANIUM AND TETRAVINYLGERMANIUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'B. Amjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Munozyague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.348957⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 02 (C2), pp.C2-327-C2-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1991240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481841v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GASB/GAAS HETEROEPITAXY CHARACTERIZED AS A STRESS-FREE SYSTEM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">RAMAN-STUDY OF LONGITUDINAL OPTICAL PHONON-PLASMON COUPLING AND DISORDER EFFECTS IN HEAVILY BE-DOPED GAAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lassabatere</w:t>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Munozyague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(91)90213-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 69 (7), pp.4064-4070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.348957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481842v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAMAN-STUDY UNDER RESONANT CONDITIONS OF DEFECTS NEAR THE INTERFACE IN A GAAS-SI HETEROSTRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 68 (9), pp.4777-4781. </w:t>
@@ -5466,77 +5466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Raman des contraintes et des défauts d'interface dans GaAs/Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,51 +5647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5738,103 +5738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL DETERMINATION OF STRAINS IN HETEROSTRUCTURES - GAAS/SI AS AN EXAMPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Munozyague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 66 (1), pp.196-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6077,453 +6077,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversite des conditions de production cerealiere en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAMAN-SCATTERING ANALYSIS OF DISORDER IN HETEROGENEOUS (GAAS)1-X(SIC2-H)X FILMS GROWN BY METAL ORGANIC-CHEMICAL VAPOR-DEPOSITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique d'Information - Ministère de l'Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 155 (2), pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0040-6090(87)90078-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02724685v1</w:t>
+                <w:t xml:space="preserve">hal-01481848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSTRUCTURE OF BORON-DOPED SILICON LAYERS PREPARED BY LOW-PRESSURE CHEMICAL VAPOR-DEPOSITION</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La diversite des conditions de production cerealiere en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Technique d'Information - Ministère de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 420, n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481849v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02724685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN-SCATTERING ANALYSIS OF DISORDER IN HETEROGENEOUS (GAAS)1-X(SIC2-H)X FILMS GROWN BY METAL ORGANIC-CHEMICAL VAPOR-DEPOSITION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROSTRUCTURE OF BORON-DOPED SILICON LAYERS PREPARED BY LOW-PRESSURE CHEMICAL VAPOR-DEPOSITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bielledaspet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mansourbahloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Maury</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mj David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 155 (2), pp.331-342. </w:t>
+              <w:t xml:space="preserve">, 1987, 150 (1), pp.69-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0040-6090(87)90078-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0040-6090(87)90309-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481848v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAMAN INVESTIGATION OF THE INP LATTICE-DYNAMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Redoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 19 (10), pp.1471-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6569,90 +6569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF IMPLANTATION AND ANNEALING OF ZN-IMPLANTED INP BY RAMAN-SPECTROMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Roquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6703,103 +6703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOLECULAR-BEAM EPITAXY AND OPTICAL CHARACTERIZATION OF GAAS ON CAF2 SUBSTRATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Benarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Munozyague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 60 (1), pp.208-212. </w:t>
@@ -6837,103 +6837,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAMAN CHARACTERIZATION OF TWINNING IN HETEROEPITAXIAL SEMICONDUCTOR LAYERS - GAAS/(CA,SR)F2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 60 (3), pp.1025-1031. </w:t>
@@ -7066,64 +7066,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOND RELAXATION PHENOMENON AND IMPURITY MODES FREQUENCIES IN III-V-COMPOUNDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 53 (2), pp.179-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7238,77 +7238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement à deux modes de Ga(x)In(1 - x)P ? Diffusion Raman résonnante par les modes rendus actifs par le désordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7367,51 +7367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacking Raman spectroscopic evidence for a structural phase transition in ZrTe5 at 141 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A A Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7509,51 +7509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LATTICE-DYNAMICS OF THE TRANSITION-METAL PENTATELLURIDES ZRTE5 AND HFTE5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7664,51 +7664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHONONS IN THE TERNARY PHASE ZRS3-XSEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7936,51 +7936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAMAN-SCATTERING IN THE TERNARY PHASE HFS3-XSEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8182,51 +8182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice modes in the linear chain compound ZrTe5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A A Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8623,51 +8623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma based concept for engineering of multifunctional materials with application to synthesis of large-area plasmonic substrates and to control the charge injection in dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8878,103 +8878,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the application of surface enhanced Raman scattering to study the interaction of DsRed fluorescent proteins with silver nanoparticles embedded in thin silica layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvine Soumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Monje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t>
@@ -9137,103 +9137,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical characterization of the interaction of red fluorescent protein — DsRed with silica layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvine Soumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Monje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Anchorage, United States. pp.1-2, </w:t>
@@ -9645,51 +9645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9770,51 +9770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10025,51 +10025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Courty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5502" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milazzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Duffy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022876" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab32b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanzone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimbone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruffino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.09.028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaafa4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000360" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvine Soumbo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2016.2547895" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39164" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gulino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.05.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1LJ9R2G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Impellizzeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scuderi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napolitani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915111" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cacciato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zimbone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr90220g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/6/065005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Sberna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arcadipane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901208" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neralagatta Sangeetha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02185a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pujol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Philippe P&#233;rez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/35/3/035025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallagher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.10452" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Pizani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Boschi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanciotti, Jr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groenen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.120800" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366182" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Pizani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gendry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365775" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481832v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Daran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0026-2692(95)00038-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F16XC0WZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358975" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendeddouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berjoan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995594" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359612" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253957v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendeddouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#234;che" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.357542" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehaidar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zwick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(94)90222-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKSHKVTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guasch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyrade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993570" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oa Kusnetsov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Orlov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/spmi.1993.1022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8V13JVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481839v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Renucci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(93)90856-I" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCXGRV6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Amjoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reynes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morancho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazerolles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991240" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6EA1C4837C5C0C37DD4A3B7C9BD5AEBD3A0443C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481841v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Munozyague" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.348957" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raisin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lassabatere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(91)90213-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/234D031C980CF5392FDC7F201ACC7DF35668492F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.346133" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freundlich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002509095100" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1002F462D67D5F37EAF7B7D956DEB4EEC3B6322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Freundlich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Grenet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Neu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.102243" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481844v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.343904" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leycuras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Verie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(88)90571-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RQKDWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bielledaspet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mansourbahloui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(87)90309-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E65B186CB1BE603B28130BD7EF7DD9302DCDC5C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(87)90078-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8GLRDXX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481853v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Redoules" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/19/10/004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F945C3CC8718DEB89EBC073FDF0927BD01F5EA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Roquais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.337199" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481850v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benarfa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.337683" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481852v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.337392" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(85)90121-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KKD428X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Renucci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198400190101700" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91722C5FF870D722996FE42854FFD88AF41D6ABA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Zwick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Renucci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Kjekshus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(84)90431-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18BGZXC4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481855v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zwick" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Renucci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kjekshus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(84)90372-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/048AA7A5E82EEAB4DB71B864141C3CC9529D43EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481856v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(83)90329-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/150C4E9B840F41385975D706858ECB9655BF474E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00221803v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maury" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Constant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renucci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1982146" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481857v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.26.5694" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00222499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1982970" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E08F9254289AAC83ED99C50CFC744FDA9730A832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Renucci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(82)90407-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56299DF0B4E34548A5E4F38FEF5BBD7977746584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00221569v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Cricq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1981633" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94F601F6205032E25058F7440A83D25AF741FDEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324467v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milli&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2016.7751389" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777162" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763539v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439280" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776121v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Codet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838730v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duclos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848390v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Chitrit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481835v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pizani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pages" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Courty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5502" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milazzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Duffy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022876" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab32b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanzone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimbone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruffino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.09.028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaafa4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000360" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gulino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2016.05.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1LJ9R2G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvine Soumbo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2016.2547895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39164" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKS1SZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Impellizzeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scuderi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Napolitani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cacciato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zimbone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr90220g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/6/065005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Sberna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arcadipane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901208" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neralagatta Sangeetha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02185a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pujol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Philippe P&#233;rez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/35/3/035025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallagher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Pizani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Boschi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanciotti, Jr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groenen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.120800" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.10452" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366182" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Pizani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gendry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365775" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendeddouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#234;che" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995594" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Daran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358975" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0026-2692(95)00038-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F16XC0WZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745065v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendeddouche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berjoan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359612" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.357542" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehaidar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zwick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(94)90222-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKSHKVTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481839v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Renucci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(93)90856-I" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCXGRV6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guasch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyrade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993570" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481840v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oa Kusnetsov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Orlov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/spmi.1993.1022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8V13JVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raisin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lassabatere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(91)90213-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/234D031C980CF5392FDC7F201ACC7DF35668492F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Amjoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reynes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morancho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazerolles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991240" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6EA1C4837C5C0C37DD4A3B7C9BD5AEBD3A0443C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481841v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Munozyague" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.348957" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.346133" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freundlich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002509095100" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1002F462D67D5F37EAF7B7D956DEB4EEC3B6322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Freundlich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Grenet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Neu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.102243" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481844v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.343904" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leycuras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Verie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(88)90571-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RQKDWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481848v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(87)90078-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8GLRDXX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724685v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bielledaspet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mansourbahloui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(87)90309-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E65B186CB1BE603B28130BD7EF7DD9302DCDC5C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481853v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Redoules" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/19/10/004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F945C3CC8718DEB89EBC073FDF0927BD01F5EA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Roquais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.337199" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481850v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benarfa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.337683" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481852v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.337392" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(85)90121-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KKD428X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Renucci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198400190101700" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91722C5FF870D722996FE42854FFD88AF41D6ABA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Zwick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Renucci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Kjekshus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(84)90431-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18BGZXC4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481855v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zwick" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Renucci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kjekshus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(84)90372-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/048AA7A5E82EEAB4DB71B864141C3CC9529D43EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481856v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(83)90329-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/150C4E9B840F41385975D706858ECB9655BF474E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00221803v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maury" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Constant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renucci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1982146" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481857v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.26.5694" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00222499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1982970" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E08F9254289AAC83ED99C50CFC744FDA9730A832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Renucci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(82)90407-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56299DF0B4E34548A5E4F38FEF5BBD7977746584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00221569v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Cricq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1981633" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94F601F6205032E25058F7440A83D25AF741FDEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324467v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milli&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2016.7751389" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777152" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777162" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763539v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439280" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776121v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Codet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838730v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duclos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848390v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Chitrit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481835v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pizani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pages" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>