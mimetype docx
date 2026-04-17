--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Robert Courtois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Psychologie (QualiPsy / Université de Tours) et Psychiatre à temps partiel (CHU de Tours). Responsable du CRIAVS Centre-Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">robert-courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3557-5264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119777592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/2604613/robert-courtois/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-3557-5264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog de chercheur:</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://violencesex.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  et  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Robert-Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur de Psychopathologie et psychologie clinique – Université de Tours, France.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codirecteur de l’Unité de recherche : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualiPsy</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(‘Qualité de vie et santé psychologique')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (RNSR code : 201923473L)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur associé à l’Université Laval, Québec (Canada) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIV – « Recherches Appliquées et Interdisciplinaires sur les Violences intimes</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatre à temps partiel au CHU de Tours. Responsable du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIAVS Centre-Val de Loire</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">  (“Centre ressources pour les intervenants auprès des auteurs de violences sexuelles”)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique avec Wissam El Hage et Pauline Saint-Martin du Diplôme universitaire « </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des Violences sexuelles et psychotraumatologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » (Université de Tours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Violences sexuelles, violences conjugales, harcèlement, consentement sexuel, coercition sexuelle, addiction sexuelle...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres projets de recherche peuvent être développés dans le cadre d'une collaboration interdisciplinaire (par ex., approche transdiagnostique, transplantation d'organes, qualité de vie dans le cancer rectal, etc.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche (QualiPsy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Coordination avec Valérie Roy (Université Laval) de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche CPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2025) “Portrait des pratiques auprès des auteurs de violence conjugale et de leur impact” (financement de 130 k€ par le Ministère en charge de l’égalité entre les femmes et les hommes, de la diversité et de l’égalité des chances). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenaires : ARSL (&amp;quot;Association de Réinsertion Sociale du Limousin&amp;quot;); OMIJ (University of Limoges); LISST (University of Toulouse 2); DVP UMR 5283 (University of Lyon 2); SPL (UMONS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination - AAPG 2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRFRIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022-2025) “From fantasies to problematic sexual behavior and sexual violence in youth aged 18 to 25)” (Des fantasmes aux comportements sexuels problématiques et aux violences sexuelles des jeunes de 18 à 25 ans) (financement de 490 k€). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenaires : LLPL EA 4638 (UA) ; Inserm U1253 iBrain (UT) ; Inserm CIC-P 1415 (CHU Tours) ; CogNAC (UQTR) ; SCAN Lab (U Birmingham) ; SPL (UMONS) ; ICCC (U Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination (avec Chloé Cherrier) - AAP 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IReSP : SE&SR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (2021-2023) “Expérimentation d’un programme de prévention des violences dans les relations amoureuses “Sortir Ensemble & Se Respecter” auprès d’une population de jeunes de 18-25 ans” (financement de 97 k€). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenaires : FRAPS-IREPS Centre-Val de Loire ; EES EA 7505 (UT) ; LLPL EA 4638 (UA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium Loire Valley Institute for Advanced Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Consortium 2018): </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2021) “Assessment of Risk of Sexual Assault: psychological adjustment, neuropsychological and psychiatric determinants” (Évaluation du risque d'agression sexuelle (ARSA) : adaptation psychologique, déterminants neuropsychologiques et psychiatriques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciennes activités professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Plus de 10 ans responsable départemental de structures de soins pour adolescents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HDR ; Thèse de santé publique et de psychologie (double sceau Bordeaux2 et EPHE) ; Master en psychologie à Paris-Sorbonne ; Master de psychologie et Master en anthropologie à Tours ; Doctorat en médecine à Tours ; DIU en psychiatrie criminelle et médicolégale et DIU de médecine de l’Adolescent.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions : ce qui a changé en 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penzenstadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Santos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue médicale suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (945), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53738/REVMED.2026.22.945.48253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond violence exposure: gender-specific psychological responses to violence in Ecuador – a propensity score analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel Lopez-Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2025.1716810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural validity of the Five-Factor Personality Inventory for ICD-11 across nine countries and validation of a French translation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Corff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Aluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Atitsogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality Disorders: Theory, Research, and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/per0000711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor structure and psychometric properties of the French versions of the Big Five Inventory-2 Short (BFI-2-S) and Extra-Short (BFI-2-XS) Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.601 - 608. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2024.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of Coercive Control among Professionals Working with Victims of Intimate Partner Violence: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Family Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10896-025-00993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors for Acceptance of Sexual Aggression Myths Among People Using Cyberporn: Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.e75485. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/75485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association de traits psychosociaux au maintien d’une pratique d’activité physique après un premier stage de réadaptation respiratoire – étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (1), pp.38 - 47. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2024.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction à la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 31 (2-3), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.312.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of compulsive cyberporn use: A machine learning analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.100542. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2024.100542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Symptomatic Transdiagnostic Test (S2T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Raysseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2022.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the Symptom Checklist-90-Revised: Global Distress, Somatization, Hostility, and Phobic Anxiety scales are reliable and robust across community and clinical samples from four European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 331, pp.115635. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic smartphone use in a representative sample of US adults: Prevalence and predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.108228. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2024.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la recherche en France concernant la prise en charge des auteurs de violences conjugales en lien avec l’évolution des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorene Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182 (2), pp.172-178. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2023.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bi-focal model : An integration of diagnostic and transdiagnostic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable instrument for making use of an overly neglected source of information on personality: The French adaptation of the Big Five Inventory-2 (Bfi-2) informant-report form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (4), pp.391-399. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2023.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bifocal model: A two-level clinical model of psychiatric disorders integrating diagnostic and transdiagnostic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2023.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a cluster approach to identify the profiles of men sentenced for sexual violence according to their risk of reoffending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605221104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone apps for mental health and wellbeing: A usage survey and machine learning analysis of psychological and behavioral predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.205520762311521. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076231152164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Pornography Craving Experience (PCE-S): psychometric properties of a new measure based on the Elaborated Intrusion theory of desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2023.107858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of mediation and moderation effects of positivity, cognitive fusion, brooding and mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impulsivité est-elle liée aux risques de récidive sexuelle, violente et générales des auteurs d’infractions à caractère sexuel d’enfants et d’adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Popularity and Perceived Effectiveness of Smartphone Tools That Track and Limit Smartphone Use: Survey Study and Machine Learning Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.e38963. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction bewteen positivity, cognitive fusion, ressassement and mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor structure, psychometric properties, and validity of the Big Five Inventory-2 facets: evidence from the French adaptation (BFI-2-Fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-022-03648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et gérer les conséquences du harcèlement dans l’espace « public »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morvan-Baccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French Version of the Positivity Scale (P Scale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Andrea Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.724253. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to use the HCR-20 V2 to assess the risk of violent recidivism of French offenders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Forensic Sciences Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of reliability and validity of the LS/CMI with French offenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Douceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.460-465. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2022.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning reveals the most important psychological and social variables predicting the differential diagnosis of rheumatic and musculoskeletal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1053-1062. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00296-021-04916-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’évaluation structurée du risque de récidive violente et sexuelle est une pratique marginale en France ? Revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de l’adhésion aux mythes modernes sur l’agression sexuelle (AMMSA) et attachement au partenaire auprès d’étudiants et d’auteurs de violence conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left amygdala volume and brain tissue pulsatility are associated with neuroticism: an MRI and ultrasound study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Andrea Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1499-1507. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11682-020-00348-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du décrochage dans l’enseignement secondaire : une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (1), pp.15-40. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2019.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux dossiers des patients est-il nécessaire pour l’évaluation du risque de récidive sexuelle, violente et générale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Fibromyalgia, Rheumatoid Arthritis, Spondyloarthritis, and Sjögren’s Syndrome; Impact of the Disease on Quality of Life, Psychological Adjustment, and Use of Coping Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Huttenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.372-381. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pm/pnz255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood Trauma Predicts Less Remission from PTSD among Patients with Co-Occurring Alcohol Use Disorder and PTSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lebigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Idbrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.2054. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9072054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française du Sexual Addiction Screening Test (SAST-Fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Gnimavo Hegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (5), pp.334-339. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2019.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modified Yale Food Addiction Scale 2.0: Validation Among Non-Clinical and Clinical French-Speaking Samples and Comparison With the Full Yale Food Addiction Scale 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Gearhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.480671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du Big Five Inventory à 10 items (BFI-10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (6), pp.455-462. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child pornography: Characteristics of its depiction and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline-Claire Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medico-Legal Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.002581721989815. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0025817219898151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video game players’ personality traits: An exploratory cluster approach to identifying gaming preferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.499-512. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ppm0000245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scales for evaluating the acceptance of the rape myth: benefits and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v2i1.3587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la notion de viol conjugal du point de vue légal et sociétal en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Senon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (9), pp.892-896. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2019.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle des représentations sociales négatives concernant les auteurs de violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (9), pp.924-931. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité et santé des personnes originaires de pays d'Afrique subsaharienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sexual desire and motives to the compulsive use of cybersex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bianchi-Demicheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.442-450. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.8.2019.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat incestuel : proposition d’objectivation des critères de définition à partir de jeunes orientés en institut thérapeutique, éducatif et pédagogique (ITEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Sautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants à risque de décrochage selon le profil de personnalité : Resilients, Overcontrollers et Undercontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.152-161. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison franco-canadienne du développement des Cercles de soutien et de responsabilité (CSR) pour la prévention du risque de récidive des délinquants sexuels / Circles of Support and Accountability (CoSA) to prevent sexual offender recidivism: a comparison of their development in France and Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Moulden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v2i2.3901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Relationships Between Sexual Risk–Safety Behaviors and Physical Self-Concept by Gender: A Cluster Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2167696817750802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limitations of implementing videoconferencing for forensic psychiatry assessment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.27-31. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v1i1.3327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des cinq grands traits de personnalité dans la fibromyalgie et les autres maladies rhumatismales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (2), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants neuropsychologiques de l’infraction à caractère sexuel : Un dysfonctionnement frontal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Poulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.156-171. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the big five personality traits and PTSD among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction à l’alimentation : un concept ancien, une mesure récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176 (8), pp.783-787. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2018.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinsertion des auteurs d’infractions à caractère sexuel : réflexion et échanges avec un responsable d’une communauté d’Emmaüs en région Centre-Val de Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v1i3.3505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hardiness, exposure to traumatic events and PTSD symptoms among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents'perception of their own Risk-Taking Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.75-79. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/175797590401100203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving under the influence of alcohol and perceived invulnerability among young adults: An extension of the theory of planned behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2018.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Addiction is Associated with Higher Neuroticism, Lower Conscientiousness, Higher Impulsivity, but Lower Extraversion in Obese Patient Candidates for Bariatric Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Ducluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbao-Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Delbachian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Use and Misuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (11), pp.1919-1923. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10826084.2018.1433212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Big Five Inventory français permet-il d'évaluer des facettes en plus des cinq grands facteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (3), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé communautaire et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (239), pp.30-32. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revinf.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myasthénie auto-immune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque de récidive des auteurs d’infraction à caractère sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.294-296. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction et environnement socioculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’autonomisation d’une communauté africaine dans le diagnostic de soins de santé de deux pays : la Guinée Conakry et le Congo Brazzaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pan African Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (276), </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11604/pamj.2017.28.276.14098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Big Five personality traits in fibromyalgia and other rheumatic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (2), pp.203-207. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of condom use among young adults: The role of preparatory behavioral strategies in the Theory of Planned Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Psychology / Psicología Conductual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Situnomy-Autonomy Scale among undergraduate students and perceptions about dropping out of university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu-Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46/2, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.5417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir la récidive de violence sexuelle en s’intéressant aux conditions de sortie de détention des auteurs d’infractions à caractère sexuel en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Chouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (5), pp.544-545. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2017.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Alcohol, Drug Use and Psychoactive Substance Consumption in Samples of French and Congolese High School Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Moussiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Doctor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (1), pp.15-17. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/004947550403400106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française de la Binge Eating Scale : étude de sa structure factorielle, de sa consistance interne et de sa validité de construit en population clinique et non clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Couet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les événements de vie traumatiques de l’enfance, le trouble de personnalité borderline et les conduites cybersexuelles problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Gnimavo Hegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.65. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.223.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la maturation pubertaire et de l’estime de soi corporelle sur la sexualité à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthognathic surgery improves quality of life and depression, but not anxiety, and patients with higher preoperative depression scores improve less</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zagala-Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'addiction à l'alimentation : définition, mesure et limites du concept, facteurs associés et implications cliniques et thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cathelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between parental attachment and sexuality in early adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02673843.2013.873065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the DSM-5 Yale Food Addiction Scale (YFAS 2.0) in a nonclinical sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley N Gearhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Journiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0706743716673320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between work-related characteristics, needs satisfaction, motivation and mental health in midwifery students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.711-718. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2016.1220597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do liver transplant patients so often become obese? The addiction transfer hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrem Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematollah Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Hypotheses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mehy.2015.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French Version of the Yale Food Addiction Scale: An Examination of Its Factor Structure, Reliability and Construct Validity in a Nonclinical Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (5), pp.276-284. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/070674371405900507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study toward Development of the French Version of the Questionnaire on Personality Traits (QPT/VKP–4) in an Elderly Population in Comparison to Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Enfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inje J. Duijsens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (1), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/08.09.PR0.115c12z6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students' attitudes towards science and gross anatomy, and the relationship to personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiby Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Apaydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 224 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer violence, mental health and suicidal ideation in a sample of French adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14623730.2014.963403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer le résultat esthétique et la satisfaction du patient en chirurgie orthognatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Goga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Belhaouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie, de Chirurgie Maxillo-faciale et de Chirurgie Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (4), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revsto.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les jeux de hasard et d'argent au sein du CSAPA 37 comparativement aux usagers d'un cabinet médical et à ceux d'une association sportive d'un même territoire géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Flyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AB0663 Comparative study of personality fibromyalgia and other rheumatic diseases. a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (Suppl 3), pp.A991.2-A991. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-eular.2985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Suicidal Ideation Questionnaire among adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (2), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidity between personality disorders and depressive symptomatology in women: A cross-sectional study of three different transitional life stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Enfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Duijsens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Senon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.233-241. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmh.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties of the French Version of the Short Form of the Coopersmith Self-Esteem Inventory Among Adolescents and Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and the Health Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0163278715568990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets psychologiques de la chirurgie orthognatique et insatisfaction postopératoire : présentation d’un protocole de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (1), pp.36-38. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stomax.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ personalities in relation to their attitudes towards science, anatomy and the dissecting room experience - Proceedings of the Anatomical Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiby Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Apaydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7580.2012.01515.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’estime de soi de femmes alcoolo-dépendantes et de femmes devenues abstinentes, par rapport à un groupe témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlyne Chauveau-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (9), pp.e420-e425. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2012.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the intention to use condoms in a sample of French adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13625187.2011.634455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ attitudes toward the anatomy dissection room in relation to personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Joanne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomical Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (6), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ase.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de sexualité (intérêts, émotions, relations : IERS) à la prime adolescence (12 à 15ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée de la personnalité au cours de la fibromyalgie et d’autres maladies rhumatologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ Big Five Personality scores and the effects on the “selection process”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Joanne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.121-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des « Big Five » : OCEAN des cinq grands facteurs de la personnalité. Introduction du Big Five Inventory français ou BFI-Fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (7), pp.481-486. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie et troubles de la personnalité associés : recherche d’un effet particulier au trouble borderline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane de Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chudzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.253-259. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des &amp;quot; Big Five &amp;quot; : OCEAN des cinq grands facteurs de la personnalité. Introduction du Big Five Inventory français ou BFI-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (7), pp.481-486. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation par Analyse Factorielle du Big Five Inventory français (BFI-Fr) Analyse Convergente avec le NEO-PI-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver P. John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (2), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la pratique des entretiens à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 167 (2), pp.152-157. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2008.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing medical students’ personality in relation to their behaviour and experience in the dissecting room - Proceedings of the Anatomical Society of Great Britain and Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Joanne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 215 (6), pp.705-713. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7580.2009.01145.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of peers on risky sexual behaviour during adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3), pp.264-270. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625180802273530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus sexuel et inaptitude à l’éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mangeney-Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 166 (10), pp.799-807. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2005.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperactivité chez l'enfant: réflexions sur les mécanismes psychopathologiques sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 165 (6), pp.420-427. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2007.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracas et événements de vie : impact sur la santé psychique à la préadolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone du Stress et Trauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence parentale (dépendance tabagique et styles éducatifs) sur la consommation et la dépendance tabagique de leur adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caudrelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (10), pp.1341-1349. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2007.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre stresseurs, santé psychique et premières consommations de tabac et d’alcool à la préadolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paüs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Jouint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (3), pp.300-309. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7006(07)92043-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l’image de l’infirmière aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandsire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 700, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of alcohol, drug use and psychoactive substances consumption in samples of French and Congolese high school students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moussiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Doctor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la sexualité au Congo dans le contexte du sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvy Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des comportements sexuels de lycéens congolais et français dans le contexte du sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvy Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre la maturation pubertaire et la sexualité chez des adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bariaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Turbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (10), pp.1129-1131. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(00)00324-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et définitions de la sexualité : les différentes approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 156 (9), pp.613-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00182747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un questionnaire sur la sexualité à l'adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bariaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Malvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Psychométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, 2022, 9782807339767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction - SAPROF Youth Version: Guide d’évaluation des facteurs de protection du risque de violence chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michiel De Vries Robbé; M. Geers; M. Stapel; E. Hilterman; Vivianne De Vogel. Van der Hoeven Stichting, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conduites à risque à l’adolescence. Repérer, prévenir et prendre en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2011, 978-2-10-054038-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire en psychologie. Élaboration et rédaction du travail d’études et de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2010, 978-2-8041-6002-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'ouvrage : Réussir son memoire en psycho.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DeBoeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire en Psycho 2ème Ed Dir Robert Courtois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: Mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Pracana &amp; M. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology applications &amp; developments VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241-254, Science Press, 2020, 978-989-54815-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage universitaire, abandon académique ou rebond professionnel ? Réflexions sur la place du projet professionnel dans le projet universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaumin, S. Pesce, S. Renier, &amp; E. Rusch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’abandon à l’engagement en formation. Enjeux singuliers des parcours de professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.193-203, 2018, 978-2-86906-667-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche auprès des auteurs de violences sexuelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutanceau, C. Damiani, &amp; M. Lacambre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victimes et Auteurs de Violence Sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.327-342, 2016, 978-2-10-074937-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de personnalité et adaptation dans la fibromyalgie : étude préliminaire à partir de 23 patientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe, C. Ducro &amp; P. Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de la santé : Individu, famille et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.125-129, 2014, 978-2-7574-0786-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur Violences faites aux femmes : âge, genre et sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin-Brureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et société Des stéréotypes de genre à l’objectification, et aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPPL, Université de Nantes, May 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des violences entre partenaires intimes chez des adultes émergents : analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of Centers for Perpetrators of Intimate Partner Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference Domestic Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECDV, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du contrôle coercitif chez les professionnels travaillant auprès de victimes de violences entre partenaires intimes : une scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie (JSJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estime de soi, pendant et après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre mieux le cancer en Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vivre mieux le cancer en Touraine (regroupant différentes associations dont APST37, Ligue contre le cancer, OncoCentre), Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage cyberpornographique et l’adhésion aux mythes du viol : Des liens possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mouchet-Mages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontre francophone de l'ISAM (International Society of Addiction Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir Ensemble & Se Respecter : Promouvoir des relations amoureuses harmonieuses entre jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Pornography Craving Experience (PCE-S): The validation of a new specific measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques de cyberpornographie: les implications pour les relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mouchet-Mages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compulsive cyberporn and relationships with coercive sexual manipulation: Is there any risky association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberporn use and Rape Myths Acceptance: Are we dealing with risky associations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un outil de prévention des violences dans les relations amoureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de sexologie et de santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et répondre aux stratégies d’occultation des auteurs de violence conjugale et contrôle coercitif : Eclairage des facteurs psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée de sensibilisation aux violences intrafamiliales: Identifier le contrôle coercitif pour une meilleure prise en charge des victimes et des auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female cybersex users: What characteristics of sexual motivations and personality traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nottingham (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours Symposium: De la séduction à l'agression: la question du harcèlement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de sexualité et consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie et Psychothérapie Update Refresher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne-Ecublens, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des difficultés dans la relation à l’autre consécutives à des difficultés de la construction de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours Symposium: De la séduction à l'agression: la question du harcèlement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du Big-Five Inventory à 10 items (Session FA29 - AFERTP - Le Big Five Inventory dans tous ces états : recherches récentes et applications en pratique clinique et en épidémiologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie (CFP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecines alternatives et complémentaires (MACs) en cancérologie digestive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Draullette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dénéchau-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive (JFHOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2020inpact041.pdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’acceptation des mythes modernes sur l’échelle d’agression sexuelle (AMMSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international francophone sur l’agression sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality dimensions of sexuel offenders. A review of five-factors models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Scientific Meeting (AAFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des représentations négatives concernant les auteurs de violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Francophone sur l’Agression Sexuelle (CIFAS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACCADI : Les Médecines Alternatives et Complémentaires chez les individus atteints d’un Cancer Digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées du CGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal Personality traits as a valid symptom indicator of paraphilia and sexual violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Congress of Law and Mental Health (IALMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial approach of well-being’s feeding among adolescents and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Positive Psychology, July 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la personnalité dans la compréhension et la prise en charge de la fibromyalgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Sexual Desire and Motives on the Compulsive use of Cybersexuality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Social Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire déviante des sujets consultants des images pédopornographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather M. Moulden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Chaimowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congrès International Francophone sur l’Agression Sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe du viol et viol conjugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congrès International Francophone sur l’Agression Sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of vulnerabilities associated with excessive internet use in adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les mécanismes de la pédocriminalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces climats familiaux qui favorisent l’inceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des auteurs de violences sexuelles entre étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l’expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; Fédération Régionale des Acteurs en Promotion de la Santé (FRAPS) Centre Val de Loire; Université d'Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférabilité du programme As de cœur en France : Retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of Coercive Control Among Professionals Working with Victims of Intimate Partner Violence: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference Domestic Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences amoureuses à l’adolescence : rôle des stéréotypes de genre et des compétences psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureaud Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food addiction is associated with higher neuroticism, lower conscientiousness, higher impulsivity, but lower extraversion in obese patients candidates for bariatric surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Ducluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbao-Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bachellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The College on Problems of Drug Dependence 80th Annual Scientific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects neuropsychologiques de l’infraction à caractère sexuel: un dysfonctionnement frontal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Poulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59eme congrès annuel de la Société Française de Psychologie: "Psychologie, Santé &amp; Société" (SFP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic cybersexual behaviours: the implication of borderline personality disorder and childhood trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Gnimavo Hegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bachellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The College on Problems of Drug Dependence 80th Annual Scientific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française DSM-5 de l’échelle d’addiction à l’alimentation de Yale (Yale Food Addiction Scale 2.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley N. Gearhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Journiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’Albatros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter, comprendre et soigner : les Sciences Humaines rencontrent la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Pennuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche, Faculté de Médecine, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId571"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Robert Courtois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Psychologie (QualiPsy / Université de Tours) et Psychiatre à temps partiel (CHU de Tours). Responsable du CRIAVS Centre-Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">robert-courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3557-5264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119777592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/2604613/robert-courtois/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-3557-5264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog de chercheur:</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://violencesex.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  et  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Robert-Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur de Psychopathologie et psychologie clinique – Université de Tours, France.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codirecteur de l’Unité de recherche : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualiPsy</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(‘Qualité de vie et santé psychologique')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (RNSR code : 201923473L)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur associé à l’Université Laval, Québec (Canada) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIV – « Recherches Appliquées et Interdisciplinaires sur les Violences intimes</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatre à temps partiel au CHU de Tours. Responsable du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIAVS Centre-Val de Loire</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">  (“Centre ressources pour les intervenants auprès des auteurs de violences sexuelles”)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique avec Wissam El Hage et Pauline Saint-Martin du Diplôme universitaire « </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des Violences sexuelles et psychotraumatologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » (Université de Tours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Violences sexuelles, violences conjugales, harcèlement, consentement sexuel, coercition sexuelle, addiction sexuelle...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres projets de recherche peuvent être développés dans le cadre d'une collaboration interdisciplinaire (par ex., approche transdiagnostique, transplantation d'organes, qualité de vie dans le cancer rectal, etc.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche (QualiPsy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Coordination avec Valérie Roy (Université Laval) de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche CPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2025) “Portrait des pratiques auprès des auteurs de violence conjugale et de leur impact” (financement de 130 k€ par le Ministère en charge de l’égalité entre les femmes et les hommes, de la diversité et de l’égalité des chances). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenaires : ARSL (&amp;quot;Association de Réinsertion Sociale du Limousin&amp;quot;); OMIJ (University of Limoges); LISST (University of Toulouse 2); DVP UMR 5283 (University of Lyon 2); SPL (UMONS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination - AAPG 2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRFRIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022-2025) “From fantasies to problematic sexual behavior and sexual violence in youth aged 18 to 25)” (Des fantasmes aux comportements sexuels problématiques et aux violences sexuelles des jeunes de 18 à 25 ans) (financement de 490 k€). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenaires : LLPL EA 4638 (UA) ; Inserm U1253 iBrain (UT) ; Inserm CIC-P 1415 (CHU Tours) ; CogNAC (UQTR) ; SCAN Lab (U Birmingham) ; SPL (UMONS) ; ICCC (U Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination (avec Chloé Cherrier) - AAP 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IReSP : SE&SR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (2021-2023) “Expérimentation d’un programme de prévention des violences dans les relations amoureuses “Sortir Ensemble & Se Respecter” auprès d’une population de jeunes de 18-25 ans” (financement de 97 k€). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenaires : FRAPS-IREPS Centre-Val de Loire ; EES EA 7505 (UT) ; LLPL EA 4638 (UA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium Loire Valley Institute for Advanced Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Consortium 2018): </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2021) “Assessment of Risk of Sexual Assault: psychological adjustment, neuropsychological and psychiatric determinants” (Évaluation du risque d'agression sexuelle (ARSA) : adaptation psychologique, déterminants neuropsychologiques et psychiatriques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciennes activités professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Plus de 10 ans responsable départemental de structures de soins pour adolescents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HDR ; Thèse de santé publique et de psychologie (double sceau Bordeaux2 et EPHE) ; Master en psychologie à Paris-Sorbonne ; Master de psychologie et Master en anthropologie à Tours ; Doctorat en médecine à Tours ; DIU en psychiatrie criminelle et médicolégale et DIU de médecine de l’Adolescent.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Violence Among People Using Cyberporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-026-10567-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions : ce qui a changé en 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penzenstadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Santos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue médicale suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (945), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53738/REVMED.2026.22.945.48253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond violence exposure: gender-specific psychological responses to violence in Ecuador – a propensity score analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel Lopez-Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2025.1716810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural validity of the Five-Factor Personality Inventory for ICD-11 across nine countries and validation of a French translation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Corff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Aluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Atitsogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality Disorders: Theory, Research, and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/per0000711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of Coercive Control among Professionals Working with Victims of Intimate Partner Violence: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Family Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10896-025-00993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor structure and psychometric properties of the French versions of the Big Five Inventory-2 Short (BFI-2-S) and Extra-Short (BFI-2-XS) Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.601 - 608. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2024.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association de traits psychosociaux au maintien d’une pratique d’activité physique après un premier stage de réadaptation respiratoire – étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (1), pp.38 - 47. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2024.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors for Acceptance of Sexual Aggression Myths Among People Using Cyberporn: Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.e75485. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/75485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction à la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 31 (2-3), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.312.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of compulsive cyberporn use: A machine learning analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.100542. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2024.100542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Symptomatic Transdiagnostic Test (S2T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Raysseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2022.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the Symptom Checklist-90-Revised: Global Distress, Somatization, Hostility, and Phobic Anxiety scales are reliable and robust across community and clinical samples from four European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 331, pp.115635. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la recherche en France concernant la prise en charge des auteurs de violences conjugales en lien avec l’évolution des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorene Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182 (2), pp.172-178. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2023.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic smartphone use in a representative sample of US adults: Prevalence and predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.108228. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2024.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bi-focal model : An integration of diagnostic and transdiagnostic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable instrument for making use of an overly neglected source of information on personality: The French adaptation of the Big Five Inventory-2 (Bfi-2) informant-report form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (4), pp.391-399. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2023.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bifocal model: A two-level clinical model of psychiatric disorders integrating diagnostic and transdiagnostic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2023.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a cluster approach to identify the profiles of men sentenced for sexual violence according to their risk of reoffending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605221104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone apps for mental health and wellbeing: A usage survey and machine learning analysis of psychological and behavioral predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.205520762311521. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076231152164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Pornography Craving Experience (PCE-S): psychometric properties of a new measure based on the Elaborated Intrusion theory of desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2023.107858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of mediation and moderation effects of positivity, cognitive fusion, brooding and mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impulsivité est-elle liée aux risques de récidive sexuelle, violente et générales des auteurs d’infractions à caractère sexuel d’enfants et d’adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Popularity and Perceived Effectiveness of Smartphone Tools That Track and Limit Smartphone Use: Survey Study and Machine Learning Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.e38963. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction bewteen positivity, cognitive fusion, ressassement and mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor structure, psychometric properties, and validity of the Big Five Inventory-2 facets: evidence from the French adaptation (BFI-2-Fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-022-03648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et gérer les conséquences du harcèlement dans l’espace « public »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morvan-Baccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French Version of the Positivity Scale (P Scale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Andrea Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.724253. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of reliability and validity of the LS/CMI with French offenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Douceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.460-465. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2022.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to use the HCR-20 V2 to assess the risk of violent recidivism of French offenders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Forensic Sciences Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de l’adhésion aux mythes modernes sur l’agression sexuelle (AMMSA) et attachement au partenaire auprès d’étudiants et d’auteurs de violence conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’évaluation structurée du risque de récidive violente et sexuelle est une pratique marginale en France ? Revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning reveals the most important psychological and social variables predicting the differential diagnosis of rheumatic and musculoskeletal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1053-1062. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00296-021-04916-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux dossiers des patients est-il nécessaire pour l’évaluation du risque de récidive sexuelle, violente et générale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du décrochage dans l’enseignement secondaire : une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (1), pp.15-40. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2019.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left amygdala volume and brain tissue pulsatility are associated with neuroticism: an MRI and ultrasound study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Andrea Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1499-1507. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11682-020-00348-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Fibromyalgia, Rheumatoid Arthritis, Spondyloarthritis, and Sjögren’s Syndrome; Impact of the Disease on Quality of Life, Psychological Adjustment, and Use of Coping Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Huttenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.372-381. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pm/pnz255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood Trauma Predicts Less Remission from PTSD among Patients with Co-Occurring Alcohol Use Disorder and PTSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lebigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Idbrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.2054. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9072054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française du Sexual Addiction Screening Test (SAST-Fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Gnimavo Hegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (5), pp.334-339. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2019.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du Big Five Inventory à 10 items (BFI-10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (6), pp.455-462. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modified Yale Food Addiction Scale 2.0: Validation Among Non-Clinical and Clinical French-Speaking Samples and Comparison With the Full Yale Food Addiction Scale 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Gearhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.480671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child pornography: Characteristics of its depiction and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline-Claire Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medico-Legal Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.002581721989815. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0025817219898151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video game players’ personality traits: An exploratory cluster approach to identifying gaming preferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.499-512. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ppm0000245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la notion de viol conjugal du point de vue légal et sociétal en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Senon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (9), pp.892-896. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2019.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scales for evaluating the acceptance of the rape myth: benefits and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v2i1.3587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle des représentations sociales négatives concernant les auteurs de violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (9), pp.924-931. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité et santé des personnes originaires de pays d'Afrique subsaharienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sexual desire and motives to the compulsive use of cybersex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bianchi-Demicheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.442-450. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.8.2019.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat incestuel : proposition d’objectivation des critères de définition à partir de jeunes orientés en institut thérapeutique, éducatif et pédagogique (ITEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Sautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants à risque de décrochage selon le profil de personnalité : Resilients, Overcontrollers et Undercontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.152-161. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison franco-canadienne du développement des Cercles de soutien et de responsabilité (CSR) pour la prévention du risque de récidive des délinquants sexuels / Circles of Support and Accountability (CoSA) to prevent sexual offender recidivism: a comparison of their development in France and Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Moulden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v2i2.3901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Relationships Between Sexual Risk–Safety Behaviors and Physical Self-Concept by Gender: A Cluster Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2167696817750802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants neuropsychologiques de l’infraction à caractère sexuel : Un dysfonctionnement frontal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Poulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.156-171. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limitations of implementing videoconferencing for forensic psychiatry assessment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.27-31. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v1i1.3327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des cinq grands traits de personnalité dans la fibromyalgie et les autres maladies rhumatismales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (2), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hardiness, exposure to traumatic events and PTSD symptoms among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinsertion des auteurs d’infractions à caractère sexuel : réflexion et échanges avec un responsable d’une communauté d’Emmaüs en région Centre-Val de Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v1i3.3505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction à l’alimentation : un concept ancien, une mesure récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176 (8), pp.783-787. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2018.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the big five personality traits and PTSD among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents'perception of their own Risk-Taking Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.75-79. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/175797590401100203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving under the influence of alcohol and perceived invulnerability among young adults: An extension of the theory of planned behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2018.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Big Five Inventory français permet-il d'évaluer des facettes en plus des cinq grands facteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (3), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Addiction is Associated with Higher Neuroticism, Lower Conscientiousness, Higher Impulsivity, but Lower Extraversion in Obese Patient Candidates for Bariatric Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Ducluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbao-Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Delbachian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Use and Misuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (11), pp.1919-1923. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10826084.2018.1433212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé communautaire et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (239), pp.30-32. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revinf.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myasthénie auto-immune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque de récidive des auteurs d’infraction à caractère sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.294-296. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’autonomisation d’une communauté africaine dans le diagnostic de soins de santé de deux pays : la Guinée Conakry et le Congo Brazzaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pan African Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (276), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11604/pamj.2017.28.276.14098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction et environnement socioculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Big Five personality traits in fibromyalgia and other rheumatic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (2), pp.203-207. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of condom use among young adults: The role of preparatory behavioral strategies in the Theory of Planned Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Psychology / Psicología Conductual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Situnomy-Autonomy Scale among undergraduate students and perceptions about dropping out of university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu-Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46/2, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.5417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir la récidive de violence sexuelle en s’intéressant aux conditions de sortie de détention des auteurs d’infractions à caractère sexuel en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Chouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (5), pp.544-545. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2017.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française de la Binge Eating Scale : étude de sa structure factorielle, de sa consistance interne et de sa validité de construit en population clinique et non clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Couet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Alcohol, Drug Use and Psychoactive Substance Consumption in Samples of French and Congolese High School Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Moussiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Doctor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (1), pp.15-17. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/004947550403400106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthognathic surgery improves quality of life and depression, but not anxiety, and patients with higher preoperative depression scores improve less</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zagala-Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between parental attachment and sexuality in early adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02673843.2013.873065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the DSM-5 Yale Food Addiction Scale (YFAS 2.0) in a nonclinical sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley N Gearhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Journiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0706743716673320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'addiction à l'alimentation : définition, mesure et limites du concept, facteurs associés et implications cliniques et thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cathelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les événements de vie traumatiques de l’enfance, le trouble de personnalité borderline et les conduites cybersexuelles problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Gnimavo Hegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.65. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.223.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la maturation pubertaire et de l’estime de soi corporelle sur la sexualité à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between work-related characteristics, needs satisfaction, motivation and mental health in midwifery students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.711-718. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2016.1220597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do liver transplant patients so often become obese? The addiction transfer hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrem Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematollah Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Hypotheses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mehy.2015.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French Version of the Yale Food Addiction Scale: An Examination of Its Factor Structure, Reliability and Construct Validity in a Nonclinical Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (5), pp.276-284. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/070674371405900507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study toward Development of the French Version of the Questionnaire on Personality Traits (QPT/VKP–4) in an Elderly Population in Comparison to Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Enfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inje J. Duijsens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (1), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/08.09.PR0.115c12z6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students' attitudes towards science and gross anatomy, and the relationship to personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiby Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Apaydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 224 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer le résultat esthétique et la satisfaction du patient en chirurgie orthognatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Goga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Belhaouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie, de Chirurgie Maxillo-faciale et de Chirurgie Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (4), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revsto.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les jeux de hasard et d'argent au sein du CSAPA 37 comparativement aux usagers d'un cabinet médical et à ceux d'une association sportive d'un même territoire géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Flyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer violence, mental health and suicidal ideation in a sample of French adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14623730.2014.963403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AB0663 Comparative study of personality fibromyalgia and other rheumatic diseases. a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (Suppl 3), pp.A991.2-A991. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-eular.2985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Suicidal Ideation Questionnaire among adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (2), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidity between personality disorders and depressive symptomatology in women: A cross-sectional study of three different transitional life stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Enfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Duijsens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Senon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.233-241. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmh.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties of the French Version of the Short Form of the Coopersmith Self-Esteem Inventory Among Adolescents and Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and the Health Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0163278715568990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets psychologiques de la chirurgie orthognatique et insatisfaction postopératoire : présentation d’un protocole de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (1), pp.36-38. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stomax.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ personalities in relation to their attitudes towards science, anatomy and the dissecting room experience - Proceedings of the Anatomical Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiby Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Apaydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7580.2012.01515.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’estime de soi de femmes alcoolo-dépendantes et de femmes devenues abstinentes, par rapport à un groupe témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlyne Chauveau-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (9), pp.e420-e425. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2012.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the intention to use condoms in a sample of French adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13625187.2011.634455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ attitudes toward the anatomy dissection room in relation to personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Joanne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomical Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (6), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ase.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de sexualité (intérêts, émotions, relations : IERS) à la prime adolescence (12 à 15ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée de la personnalité au cours de la fibromyalgie et d’autres maladies rhumatologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ Big Five Personality scores and the effects on the “selection process”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Joanne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.121-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des « Big Five » : OCEAN des cinq grands facteurs de la personnalité. Introduction du Big Five Inventory français ou BFI-Fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (7), pp.481-486. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie et troubles de la personnalité associés : recherche d’un effet particulier au trouble borderline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane de Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chudzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.253-259. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation par Analyse Factorielle du Big Five Inventory français (BFI-Fr) Analyse Convergente avec le NEO-PI-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver P. John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (2), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des &amp;quot; Big Five &amp;quot; : OCEAN des cinq grands facteurs de la personnalité. Introduction du Big Five Inventory français ou BFI-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (7), pp.481-486. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la pratique des entretiens à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 167 (2), pp.152-157. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2008.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing medical students’ personality in relation to their behaviour and experience in the dissecting room - Proceedings of the Anatomical Society of Great Britain and Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Joanne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 215 (6), pp.705-713. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7580.2009.01145.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of peers on risky sexual behaviour during adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3), pp.264-270. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625180802273530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus sexuel et inaptitude à l’éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mangeney-Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 166 (10), pp.799-807. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2005.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperactivité chez l'enfant: réflexions sur les mécanismes psychopathologiques sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 165 (6), pp.420-427. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2007.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracas et événements de vie : impact sur la santé psychique à la préadolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone du Stress et Trauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence parentale (dépendance tabagique et styles éducatifs) sur la consommation et la dépendance tabagique de leur adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caudrelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (10), pp.1341-1349. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2007.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre stresseurs, santé psychique et premières consommations de tabac et d’alcool à la préadolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paüs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Jouint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (3), pp.300-309. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7006(07)92043-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l’image de l’infirmière aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandsire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 700, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of alcohol, drug use and psychoactive substances consumption in samples of French and Congolese high school students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moussiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Doctor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la sexualité au Congo dans le contexte du sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvy Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des comportements sexuels de lycéens congolais et français dans le contexte du sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvy Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre la maturation pubertaire et la sexualité chez des adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bariaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Turbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (10), pp.1129-1131. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(00)00324-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et définitions de la sexualité : les différentes approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 156 (9), pp.613-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00182747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un questionnaire sur la sexualité à l'adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bariaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Malvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Psychométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, 2022, 9782807339767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction - SAPROF Youth Version: Guide d’évaluation des facteurs de protection du risque de violence chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michiel De Vries Robbé; M. Geers; M. Stapel; E. Hilterman; Vivianne De Vogel. Van der Hoeven Stichting, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conduites à risque à l’adolescence. Repérer, prévenir et prendre en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2011, 978-2-10-054038-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire en psychologie. Élaboration et rédaction du travail d’études et de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2010, 978-2-8041-6002-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'ouvrage : Réussir son memoire en psycho.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DeBoeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire en Psycho 2ème Ed Dir Robert Courtois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: Mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Pracana &amp; M. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology applications &amp; developments VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241-254, Science Press, 2020, 978-989-54815-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage universitaire, abandon académique ou rebond professionnel ? Réflexions sur la place du projet professionnel dans le projet universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaumin, S. Pesce, S. Renier, &amp; E. Rusch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’abandon à l’engagement en formation. Enjeux singuliers des parcours de professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.193-203, 2018, 978-2-86906-667-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche auprès des auteurs de violences sexuelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutanceau, C. Damiani, &amp; M. Lacambre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victimes et Auteurs de Violence Sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.327-342, 2016, 978-2-10-074937-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de personnalité et adaptation dans la fibromyalgie : étude préliminaire à partir de 23 patientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe, C. Ducro &amp; P. Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de la santé : Individu, famille et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.125-129, 2014, 978-2-7574-0786-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur Violences faites aux femmes : âge, genre et sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin-Brureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et société Des stéréotypes de genre à l’objectification, et aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPPL, Université de Nantes, May 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des violences entre partenaires intimes chez des adultes émergents : analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of Centers for Perpetrators of Intimate Partner Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference Domestic Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECDV, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du contrôle coercitif chez les professionnels travaillant auprès de victimes de violences entre partenaires intimes : une scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie (JSJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estime de soi, pendant et après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre mieux le cancer en Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vivre mieux le cancer en Touraine (regroupant différentes associations dont APST37, Ligue contre le cancer, OncoCentre), Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir Ensemble & Se Respecter : Promouvoir des relations amoureuses harmonieuses entre jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage cyberpornographique et l’adhésion aux mythes du viol : Des liens possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mouchet-Mages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontre francophone de l'ISAM (International Society of Addiction Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Pornography Craving Experience (PCE-S): The validation of a new specific measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques de cyberpornographie: les implications pour les relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mouchet-Mages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compulsive cyberporn and relationships with coercive sexual manipulation: Is there any risky association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberporn use and Rape Myths Acceptance: Are we dealing with risky associations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un outil de prévention des violences dans les relations amoureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de sexologie et de santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et répondre aux stratégies d’occultation des auteurs de violence conjugale et contrôle coercitif : Eclairage des facteurs psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée de sensibilisation aux violences intrafamiliales: Identifier le contrôle coercitif pour une meilleure prise en charge des victimes et des auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female cybersex users: What characteristics of sexual motivations and personality traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nottingham (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours Symposium: De la séduction à l'agression: la question du harcèlement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de sexualité et consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie et Psychothérapie Update Refresher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne-Ecublens, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des difficultés dans la relation à l’autre consécutives à des difficultés de la construction de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours Symposium: De la séduction à l'agression: la question du harcèlement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du Big-Five Inventory à 10 items (Session FA29 - AFERTP - Le Big Five Inventory dans tous ces états : recherches récentes et applications en pratique clinique et en épidémiologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie (CFP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecines alternatives et complémentaires (MACs) en cancérologie digestive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Draullette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dénéchau-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive (JFHOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2020inpact041.pdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’acceptation des mythes modernes sur l’échelle d’agression sexuelle (AMMSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international francophone sur l’agression sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des représentations négatives concernant les auteurs de violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Francophone sur l’Agression Sexuelle (CIFAS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality dimensions of sexuel offenders. A review of five-factors models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Scientific Meeting (AAFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACCADI : Les Médecines Alternatives et Complémentaires chez les individus atteints d’un Cancer Digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées du CGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal Personality traits as a valid symptom indicator of paraphilia and sexual violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Congress of Law and Mental Health (IALMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial approach of well-being’s feeding among adolescents and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Positive Psychology, July 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Sexual Desire and Motives on the Compulsive use of Cybersexuality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Social Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la personnalité dans la compréhension et la prise en charge de la fibromyalgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire déviante des sujets consultants des images pédopornographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather M. Moulden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Chaimowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congrès International Francophone sur l’Agression Sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe du viol et viol conjugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congrès International Francophone sur l’Agression Sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of vulnerabilities associated with excessive internet use in adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les mécanismes de la pédocriminalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces climats familiaux qui favorisent l’inceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des auteurs de violences sexuelles entre étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l’expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; Fédération Régionale des Acteurs en Promotion de la Santé (FRAPS) Centre Val de Loire; Université d'Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférabilité du programme As de cœur en France : Retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of Coercive Control Among Professionals Working with Victims of Intimate Partner Violence: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference Domestic Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences amoureuses à l’adolescence : rôle des stéréotypes de genre et des compétences psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureaud Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food addiction is associated with higher neuroticism, lower conscientiousness, higher impulsivity, but lower extraversion in obese patients candidates for bariatric surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Ducluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbao-Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bachellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The College on Problems of Drug Dependence 80th Annual Scientific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects neuropsychologiques de l’infraction à caractère sexuel: un dysfonctionnement frontal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Poulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59eme congrès annuel de la Société Française de Psychologie: "Psychologie, Santé &amp; Société" (SFP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic cybersexual behaviours: the implication of borderline personality disorder and childhood trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Gnimavo Hegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bachellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The College on Problems of Drug Dependence 80th Annual Scientific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française DSM-5 de l’échelle d’addiction à l’alimentation de Yale (Yale Food Addiction Scale 2.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley N. Gearhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Journiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’Albatros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter, comprendre et soigner : les Sciences Humaines rencontrent la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Pennuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche, Faculté de Médecine, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId572"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0E3555E"/>
+    <w:nsid w:val="C2157164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-courtois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-5264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119777592" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2604613/robert-courtois/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://violencesex.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Robert-Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qualipsy.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raiv.ulaval.ca/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.criavs-cvl.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation-continue.univ-tours.fr/version-francaise/formations-compatibles-avec-une-activite-professionnelle/sciences-humaines-cultures-langues-lettres/violencesexuellesetpsychotraumatologie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zullino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penzenstadler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Robet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos Cruz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2026.22.945.48253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lanchimba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Lopez-Guerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2025.1716810" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Corff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Aluja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Atitsogbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dahourou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/per0000711" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10896-025-00993-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ben Brahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khazaal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/75485" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.11.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.312.0061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517811v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2024.100542" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raysseguier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jansen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.11.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115635" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Aboujaoude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2024.108228" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Causse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kazour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.06.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674789v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry H Pham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605221104529" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03969856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Khan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076231152164" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon May" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107858" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.12.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoang Pham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38963" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585637v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Olivera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03648-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morvan-Baccavin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559115v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Andrea Siragusa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724253" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gallard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674794v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Telle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douceron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.05.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaill&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joncker-Vannier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-021-04916-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265209v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schlegel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Doineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265218v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rufin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00348-w" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vinciguerra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nanty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.09.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473512v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huttenberger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz255" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebigre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Idbrik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maug&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02504746v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Gnimavo Hegbe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.11.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03472764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Gearhardt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.480671" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864113v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allibe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.02.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Praud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Claire Huynh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0025817219898151" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000245" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v2i1.3587" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864130v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourment" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.08.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Humeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mozas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamballais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rothen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bianchi-Demicheli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.8.2019.47" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864134v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moltrecht" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aymeric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Sautiere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koenig" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.11.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864196v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.07.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864124v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cochez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Moulden" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Prat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v2i2.3901" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363176v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lancelot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696817750802" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v1i1.3327" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.07.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCLRMHCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Poulette" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000105" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363162v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Madamet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.11.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02489651v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.08.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4NH29H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864137v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v1i3.3505" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363168v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Madamet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.10.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864294v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mangeney" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/175797590401100203" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864190v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2018.02.033" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDSRP3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02489623v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbao-Tournois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Delbachian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2018.1433212" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566619v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.02.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864148v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2018.01.007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02489742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Br&#233;chon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courtois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473422v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20NGJ8LG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265313v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Galan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2017.28.276.14098" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980735v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH0NPFP2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265238v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caballero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864175v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soulas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornu-Bernot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5417" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864177v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marcel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larroque" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Chouli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.03.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTCFDZH4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Moussiessi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/004947550403400106" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379543v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Isnard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.02.009" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864182v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.223.0065" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864198v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.015" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318905v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zagala-Bouquillon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2015.07.020" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7D21ZN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379564v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cathelain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.03.014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.873065" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379506v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley N Gearhardt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Journiac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716673320" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331107v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rivi&#232;re" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1220597" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379612v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salam&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2015.03.026" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379620v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674371405900507" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864206v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Enfoux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inje J. Duijsens" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coutard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/08.09.PR0.115c12z6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864212v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiby Stephens" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Apaydin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12043" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363136v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubiszewski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pochon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623730.2014.963403" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864205v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goga" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Belhaouari" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hardy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revsto.2014.06.005" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271695v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bessad" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864218v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-eular.2985" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C54E29D90E4290E05F981C95A093EE2E4198BB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864209v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.11.025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48DNRG04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864222v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Duijsens" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Senon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmh.1228" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61B5D91378C6F0465528675FDD8FD177EA729302/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363141v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Samedy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278715568990" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363115v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jonas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2011.11.003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864305v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guertault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2012.01515.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864247v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Chauveau-Clerc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bacq" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.01.037" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CSQ1M7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363120v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Barakat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13625187.2011.634455" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864300v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Joanne Toussaint" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mendelsohn" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oliver" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.25" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDPR52SS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864248v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.02.008" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864307v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Diot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864299v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A Mendelsohn" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864225v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Mendelsohn" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.04.016" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864244v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Nioche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducro" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Beaurepaire" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chudzik" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.07.004" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672284v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617380v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver P. John" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.09.003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864242v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fillatre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Fourn" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.12.006" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3JWPTSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864298v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2009.01145.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363106v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625180802273530" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864235v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mangeney-Hirsch" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2005.12.020" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VRGKQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864230v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Champion" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamy" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.05.007" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWL94CV5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864293v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864232v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caudrelier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lalande" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Halimi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.02.017" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334600v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pa&#252;s" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berton" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jouint" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(07)92043-6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864297v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Courtois" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Cuminet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandsire" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105605v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moussiessi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864296v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvy Denis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864295v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864229v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bariaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Turbat" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(00)00324-9" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNX6864F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182747v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265328v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647608v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03283863v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265335v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265331v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267482v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265355v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Richard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265358v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265339v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265360v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419094v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419070v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531004v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531007v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775556v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232642v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet-Mages" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232644v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232638v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232643v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232639v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232640v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232645v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232646v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232641v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559544v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559542v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559543v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285644v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775247v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrange" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Draullette" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denjean" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin D&#233;n&#233;chau-Girard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189016v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact041.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434942v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281943v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284132v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284155v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281958v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232635v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Schwartz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281989v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284141v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284147v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Moulden" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Chaimowitz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284152v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280684v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bonnec" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559537v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joyal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559539v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559540v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209121v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419528v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531001v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;ry" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419514v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureaud Manon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280781v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Ducluzeau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bachellier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285701v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280713v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bachellier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03282019v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley N. Gearhardt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679531v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pennuto" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-courtois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-5264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119777592" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2604613/robert-courtois/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://violencesex.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Robert-Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qualipsy.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raiv.ulaval.ca/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.criavs-cvl.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation-continue.univ-tours.fr/version-francaise/formations-compatibles-avec-une-activite-professionnelle/sciences-humaines-cultures-langues-lettres/violencesexuellesetpsychotraumatologie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ben Brahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khazaal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-026-10567-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zullino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penzenstadler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Robet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2026.22.945.48253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lanchimba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Lopez-Guerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2025.1716810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Corff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Aluja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Atitsogbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dahourou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/per0000711" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10896-025-00993-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.11.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/75485" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.312.0061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2024.100542" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raysseguier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jansen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.11.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115635" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Causse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Aboujaoude" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2024.108228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kazour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674789v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry H Pham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605221104529" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03969856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Khan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076231152164" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215963v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon May" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107858" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.12.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoang Pham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38963" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585637v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Olivera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03648-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morvan-Baccavin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Andrea Siragusa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724253" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Telle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douceron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.05.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gallard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265209v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schlegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Doineau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaill&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joncker-Vannier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-021-04916-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vinciguerra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nanty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.09.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rufin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00348-w" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473512v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huttenberger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz255" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebigre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Idbrik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maug&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02504746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Gnimavo Hegbe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.11.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allibe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.02.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03472764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Gearhardt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.480671" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Praud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Claire Huynh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0025817219898151" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000245" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.08.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v2i1.3587" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Humeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mozas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamballais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265311v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864128v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rothen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bianchi-Demicheli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.8.2019.47" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moltrecht" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aymeric" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Sautiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koenig" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.11.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864196v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.07.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864124v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cochez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Moulden" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Prat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v2i2.3901" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363176v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lancelot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696817750802" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Poulette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000105" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v1i1.3327" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864153v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.07.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCLRMHCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Madamet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.10.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864137v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v1i3.3505" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02489651v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.08.018" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4NH29H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363162v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Madamet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.11.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864294v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mangeney" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/175797590401100203" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864190v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2018.02.033" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDSRP3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566619v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.02.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02489623v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbao-Tournois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Delbachian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2018.1433212" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2018.01.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02489742v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Br&#233;chon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courtois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473422v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20NGJ8LG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864173v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2017.28.276.14098" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265313v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Galan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980735v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH0NPFP2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265238v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caballero" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864175v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soulas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornu-Bernot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5417" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864177v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marcel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larroque" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Chouli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.03.016" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTCFDZH4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379543v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Isnard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.02.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334599v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Moussiessi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/004947550403400106" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318905v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zagala-Bouquillon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2015.07.020" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7D21ZN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363159v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.873065" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379506v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley N Gearhardt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Journiac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716673320" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379564v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cathelain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.03.014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864182v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.223.0065" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864198v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.015" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331107v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rivi&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1220597" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379612v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salam&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2015.03.026" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379620v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674371405900507" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864206v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Enfoux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inje J. Duijsens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coutard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/08.09.PR0.115c12z6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864212v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiby Stephens" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Apaydin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864205v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goga" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Belhaouari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hardy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revsto.2014.06.005" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271695v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bessad" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363136v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubiszewski" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pochon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623730.2014.963403" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864218v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-eular.2985" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C54E29D90E4290E05F981C95A093EE2E4198BB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864209v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.11.025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48DNRG04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864222v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Duijsens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Senon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmh.1228" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61B5D91378C6F0465528675FDD8FD177EA729302/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363141v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Samedy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278715568990" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363115v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jonas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2011.11.003" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864305v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guertault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2012.01515.x" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864247v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guillon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Chauveau-Clerc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bacq" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.01.037" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CSQ1M7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363120v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Barakat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13625187.2011.634455" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864300v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Joanne Toussaint" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mendelsohn" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oliver" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.25" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDPR52SS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864248v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.02.008" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864307v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Diot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864299v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A Mendelsohn" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864225v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Mendelsohn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.04.016" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864244v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Nioche" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducro" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Beaurepaire" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chudzik" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.07.004" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617380v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver P. John" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.09.003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672284v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864242v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fillatre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Fourn" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.12.006" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3JWPTSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864298v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2009.01145.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363106v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625180802273530" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864235v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mangeney-Hirsch" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2005.12.020" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VRGKQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864230v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Champion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.05.007" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWL94CV5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864293v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864232v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caudrelier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legay" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lalande" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Halimi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.02.017" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334600v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pa&#252;s" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berton" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jouint" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(07)92043-6" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864297v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Courtois" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Cuminet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandsire" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105605v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moussiessi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864296v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvy Denis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864295v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864229v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bariaud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Turbat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(00)00324-9" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNX6864F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182747v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265328v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647608v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03283863v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265335v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265331v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267482v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265355v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Richard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265358v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265339v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265360v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419094v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419070v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531004v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531007v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775556v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232644v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232642v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet-Mages" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232638v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232643v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232639v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232640v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232645v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232646v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232641v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559544v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559542v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559543v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285644v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775247v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrange" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Draullette" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denjean" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin D&#233;n&#233;chau-Girard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189016v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact041.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434942v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284132v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281943v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284155v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281958v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232635v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Schwartz" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284141v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281989v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284147v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Moulden" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Chaimowitz" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284152v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280684v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bonnec" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559537v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joyal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559539v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559540v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209121v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419528v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531001v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;ry" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419514v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureaud Manon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280781v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Ducluzeau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bachellier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285701v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280713v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bachellier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03282019v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley N. Gearhardt" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679531v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pennuto" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>