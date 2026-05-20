--- v1 (2026-04-17)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Robert Courtois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Psychologie (QualiPsy / Université de Tours) et Psychiatre à temps partiel (CHU de Tours). Responsable du CRIAVS Centre-Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">robert-courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3557-5264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119777592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/2604613/robert-courtois/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-3557-5264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog de chercheur:</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://violencesex.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  et  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Robert-Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur de Psychopathologie et psychologie clinique – Université de Tours, France.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codirecteur de l’Unité de recherche : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualiPsy</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(‘Qualité de vie et santé psychologique')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (RNSR code : 201923473L)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur associé à l’Université Laval, Québec (Canada) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIV – « Recherches Appliquées et Interdisciplinaires sur les Violences intimes</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatre à temps partiel au CHU de Tours. Responsable du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIAVS Centre-Val de Loire</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">  (“Centre ressources pour les intervenants auprès des auteurs de violences sexuelles”)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique avec Wissam El Hage et Pauline Saint-Martin du Diplôme universitaire « </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des Violences sexuelles et psychotraumatologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » (Université de Tours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Violences sexuelles, violences conjugales, harcèlement, consentement sexuel, coercition sexuelle, addiction sexuelle...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres projets de recherche peuvent être développés dans le cadre d'une collaboration interdisciplinaire (par ex., approche transdiagnostique, transplantation d'organes, qualité de vie dans le cancer rectal, etc.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche (QualiPsy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Coordination avec Valérie Roy (Université Laval) de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche CPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2025) “Portrait des pratiques auprès des auteurs de violence conjugale et de leur impact” (financement de 130 k€ par le Ministère en charge de l’égalité entre les femmes et les hommes, de la diversité et de l’égalité des chances). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenaires : ARSL (&amp;quot;Association de Réinsertion Sociale du Limousin&amp;quot;); OMIJ (University of Limoges); LISST (University of Toulouse 2); DVP UMR 5283 (University of Lyon 2); SPL (UMONS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination - AAPG 2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRFRIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022-2025) “From fantasies to problematic sexual behavior and sexual violence in youth aged 18 to 25)” (Des fantasmes aux comportements sexuels problématiques et aux violences sexuelles des jeunes de 18 à 25 ans) (financement de 490 k€). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenaires : LLPL EA 4638 (UA) ; Inserm U1253 iBrain (UT) ; Inserm CIC-P 1415 (CHU Tours) ; CogNAC (UQTR) ; SCAN Lab (U Birmingham) ; SPL (UMONS) ; ICCC (U Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination (avec Chloé Cherrier) - AAP 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IReSP : SE&SR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (2021-2023) “Expérimentation d’un programme de prévention des violences dans les relations amoureuses “Sortir Ensemble & Se Respecter” auprès d’une population de jeunes de 18-25 ans” (financement de 97 k€). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenaires : FRAPS-IREPS Centre-Val de Loire ; EES EA 7505 (UT) ; LLPL EA 4638 (UA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium Loire Valley Institute for Advanced Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Consortium 2018): </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2021) “Assessment of Risk of Sexual Assault: psychological adjustment, neuropsychological and psychiatric determinants” (Évaluation du risque d'agression sexuelle (ARSA) : adaptation psychologique, déterminants neuropsychologiques et psychiatriques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciennes activités professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Plus de 10 ans responsable départemental de structures de soins pour adolescents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HDR ; Thèse de santé publique et de psychologie (double sceau Bordeaux2 et EPHE) ; Master en psychologie à Paris-Sorbonne ; Master de psychologie et Master en anthropologie à Tours ; Doctorat en médecine à Tours ; DIU en psychiatrie criminelle et médicolégale et DIU de médecine de l’Adolescent.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Violence Among People Using Cyberporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-026-10567-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions : ce qui a changé en 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penzenstadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Santos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue médicale suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (945), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53738/REVMED.2026.22.945.48253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond violence exposure: gender-specific psychological responses to violence in Ecuador – a propensity score analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel Lopez-Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2025.1716810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural validity of the Five-Factor Personality Inventory for ICD-11 across nine countries and validation of a French translation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Corff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Aluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Atitsogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality Disorders: Theory, Research, and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/per0000711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of Coercive Control among Professionals Working with Victims of Intimate Partner Violence: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Family Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10896-025-00993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor structure and psychometric properties of the French versions of the Big Five Inventory-2 Short (BFI-2-S) and Extra-Short (BFI-2-XS) Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.601 - 608. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2024.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association de traits psychosociaux au maintien d’une pratique d’activité physique après un premier stage de réadaptation respiratoire – étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (1), pp.38 - 47. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2024.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors for Acceptance of Sexual Aggression Myths Among People Using Cyberporn: Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.e75485. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/75485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction à la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 31 (2-3), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.312.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of compulsive cyberporn use: A machine learning analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.100542. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2024.100542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Symptomatic Transdiagnostic Test (S2T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Raysseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2022.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the Symptom Checklist-90-Revised: Global Distress, Somatization, Hostility, and Phobic Anxiety scales are reliable and robust across community and clinical samples from four European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 331, pp.115635. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la recherche en France concernant la prise en charge des auteurs de violences conjugales en lien avec l’évolution des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorene Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182 (2), pp.172-178. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2023.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic smartphone use in a representative sample of US adults: Prevalence and predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.108228. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2024.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bi-focal model : An integration of diagnostic and transdiagnostic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable instrument for making use of an overly neglected source of information on personality: The French adaptation of the Big Five Inventory-2 (Bfi-2) informant-report form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (4), pp.391-399. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2023.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bifocal model: A two-level clinical model of psychiatric disorders integrating diagnostic and transdiagnostic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2023.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a cluster approach to identify the profiles of men sentenced for sexual violence according to their risk of reoffending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605221104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone apps for mental health and wellbeing: A usage survey and machine learning analysis of psychological and behavioral predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.205520762311521. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076231152164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Pornography Craving Experience (PCE-S): psychometric properties of a new measure based on the Elaborated Intrusion theory of desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2023.107858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of mediation and moderation effects of positivity, cognitive fusion, brooding and mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impulsivité est-elle liée aux risques de récidive sexuelle, violente et générales des auteurs d’infractions à caractère sexuel d’enfants et d’adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Popularity and Perceived Effectiveness of Smartphone Tools That Track and Limit Smartphone Use: Survey Study and Machine Learning Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.e38963. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction bewteen positivity, cognitive fusion, ressassement and mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor structure, psychometric properties, and validity of the Big Five Inventory-2 facets: evidence from the French adaptation (BFI-2-Fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-022-03648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et gérer les conséquences du harcèlement dans l’espace « public »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morvan-Baccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French Version of the Positivity Scale (P Scale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Andrea Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.724253. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of reliability and validity of the LS/CMI with French offenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Douceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.460-465. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2022.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to use the HCR-20 V2 to assess the risk of violent recidivism of French offenders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Forensic Sciences Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de l’adhésion aux mythes modernes sur l’agression sexuelle (AMMSA) et attachement au partenaire auprès d’étudiants et d’auteurs de violence conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’évaluation structurée du risque de récidive violente et sexuelle est une pratique marginale en France ? Revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning reveals the most important psychological and social variables predicting the differential diagnosis of rheumatic and musculoskeletal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1053-1062. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00296-021-04916-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux dossiers des patients est-il nécessaire pour l’évaluation du risque de récidive sexuelle, violente et générale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du décrochage dans l’enseignement secondaire : une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (1), pp.15-40. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2019.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left amygdala volume and brain tissue pulsatility are associated with neuroticism: an MRI and ultrasound study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Andrea Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1499-1507. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11682-020-00348-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Fibromyalgia, Rheumatoid Arthritis, Spondyloarthritis, and Sjögren’s Syndrome; Impact of the Disease on Quality of Life, Psychological Adjustment, and Use of Coping Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Huttenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.372-381. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pm/pnz255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood Trauma Predicts Less Remission from PTSD among Patients with Co-Occurring Alcohol Use Disorder and PTSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lebigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Idbrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.2054. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9072054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française du Sexual Addiction Screening Test (SAST-Fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Gnimavo Hegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (5), pp.334-339. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2019.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du Big Five Inventory à 10 items (BFI-10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (6), pp.455-462. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modified Yale Food Addiction Scale 2.0: Validation Among Non-Clinical and Clinical French-Speaking Samples and Comparison With the Full Yale Food Addiction Scale 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Gearhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.480671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child pornography: Characteristics of its depiction and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline-Claire Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medico-Legal Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.002581721989815. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0025817219898151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video game players’ personality traits: An exploratory cluster approach to identifying gaming preferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.499-512. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ppm0000245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la notion de viol conjugal du point de vue légal et sociétal en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Senon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (9), pp.892-896. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2019.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scales for evaluating the acceptance of the rape myth: benefits and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v2i1.3587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle des représentations sociales négatives concernant les auteurs de violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (9), pp.924-931. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité et santé des personnes originaires de pays d'Afrique subsaharienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sexual desire and motives to the compulsive use of cybersex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bianchi-Demicheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.442-450. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.8.2019.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat incestuel : proposition d’objectivation des critères de définition à partir de jeunes orientés en institut thérapeutique, éducatif et pédagogique (ITEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Sautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants à risque de décrochage selon le profil de personnalité : Resilients, Overcontrollers et Undercontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.152-161. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison franco-canadienne du développement des Cercles de soutien et de responsabilité (CSR) pour la prévention du risque de récidive des délinquants sexuels / Circles of Support and Accountability (CoSA) to prevent sexual offender recidivism: a comparison of their development in France and Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Moulden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v2i2.3901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Relationships Between Sexual Risk–Safety Behaviors and Physical Self-Concept by Gender: A Cluster Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2167696817750802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants neuropsychologiques de l’infraction à caractère sexuel : Un dysfonctionnement frontal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Poulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.156-171. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limitations of implementing videoconferencing for forensic psychiatry assessment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.27-31. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v1i1.3327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des cinq grands traits de personnalité dans la fibromyalgie et les autres maladies rhumatismales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (2), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hardiness, exposure to traumatic events and PTSD symptoms among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinsertion des auteurs d’infractions à caractère sexuel : réflexion et échanges avec un responsable d’une communauté d’Emmaüs en région Centre-Val de Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v1i3.3505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction à l’alimentation : un concept ancien, une mesure récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176 (8), pp.783-787. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2018.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the big five personality traits and PTSD among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents'perception of their own Risk-Taking Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.75-79. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/175797590401100203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving under the influence of alcohol and perceived invulnerability among young adults: An extension of the theory of planned behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2018.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Big Five Inventory français permet-il d'évaluer des facettes en plus des cinq grands facteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (3), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Addiction is Associated with Higher Neuroticism, Lower Conscientiousness, Higher Impulsivity, but Lower Extraversion in Obese Patient Candidates for Bariatric Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Ducluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbao-Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Delbachian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Use and Misuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (11), pp.1919-1923. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10826084.2018.1433212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé communautaire et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (239), pp.30-32. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revinf.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myasthénie auto-immune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque de récidive des auteurs d’infraction à caractère sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.294-296. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’autonomisation d’une communauté africaine dans le diagnostic de soins de santé de deux pays : la Guinée Conakry et le Congo Brazzaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pan African Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (276), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11604/pamj.2017.28.276.14098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction et environnement socioculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Big Five personality traits in fibromyalgia and other rheumatic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (2), pp.203-207. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of condom use among young adults: The role of preparatory behavioral strategies in the Theory of Planned Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Psychology / Psicología Conductual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Situnomy-Autonomy Scale among undergraduate students and perceptions about dropping out of university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu-Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46/2, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.5417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir la récidive de violence sexuelle en s’intéressant aux conditions de sortie de détention des auteurs d’infractions à caractère sexuel en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Chouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (5), pp.544-545. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2017.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française de la Binge Eating Scale : étude de sa structure factorielle, de sa consistance interne et de sa validité de construit en population clinique et non clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Couet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Alcohol, Drug Use and Psychoactive Substance Consumption in Samples of French and Congolese High School Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Moussiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Doctor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (1), pp.15-17. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/004947550403400106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthognathic surgery improves quality of life and depression, but not anxiety, and patients with higher preoperative depression scores improve less</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zagala-Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between parental attachment and sexuality in early adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02673843.2013.873065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the DSM-5 Yale Food Addiction Scale (YFAS 2.0) in a nonclinical sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley N Gearhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Journiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0706743716673320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'addiction à l'alimentation : définition, mesure et limites du concept, facteurs associés et implications cliniques et thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cathelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les événements de vie traumatiques de l’enfance, le trouble de personnalité borderline et les conduites cybersexuelles problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Gnimavo Hegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.65. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.223.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la maturation pubertaire et de l’estime de soi corporelle sur la sexualité à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between work-related characteristics, needs satisfaction, motivation and mental health in midwifery students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.711-718. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2016.1220597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do liver transplant patients so often become obese? The addiction transfer hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrem Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematollah Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Hypotheses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mehy.2015.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French Version of the Yale Food Addiction Scale: An Examination of Its Factor Structure, Reliability and Construct Validity in a Nonclinical Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (5), pp.276-284. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/070674371405900507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study toward Development of the French Version of the Questionnaire on Personality Traits (QPT/VKP–4) in an Elderly Population in Comparison to Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Enfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inje J. Duijsens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (1), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/08.09.PR0.115c12z6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students' attitudes towards science and gross anatomy, and the relationship to personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiby Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Apaydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 224 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer le résultat esthétique et la satisfaction du patient en chirurgie orthognatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Goga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Belhaouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie, de Chirurgie Maxillo-faciale et de Chirurgie Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (4), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revsto.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les jeux de hasard et d'argent au sein du CSAPA 37 comparativement aux usagers d'un cabinet médical et à ceux d'une association sportive d'un même territoire géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Flyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer violence, mental health and suicidal ideation in a sample of French adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14623730.2014.963403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AB0663 Comparative study of personality fibromyalgia and other rheumatic diseases. a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (Suppl 3), pp.A991.2-A991. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-eular.2985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Suicidal Ideation Questionnaire among adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (2), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidity between personality disorders and depressive symptomatology in women: A cross-sectional study of three different transitional life stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Enfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Duijsens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Senon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.233-241. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmh.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties of the French Version of the Short Form of the Coopersmith Self-Esteem Inventory Among Adolescents and Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and the Health Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0163278715568990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets psychologiques de la chirurgie orthognatique et insatisfaction postopératoire : présentation d’un protocole de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (1), pp.36-38. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stomax.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ personalities in relation to their attitudes towards science, anatomy and the dissecting room experience - Proceedings of the Anatomical Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiby Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Apaydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7580.2012.01515.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’estime de soi de femmes alcoolo-dépendantes et de femmes devenues abstinentes, par rapport à un groupe témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlyne Chauveau-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (9), pp.e420-e425. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2012.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the intention to use condoms in a sample of French adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13625187.2011.634455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ attitudes toward the anatomy dissection room in relation to personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Joanne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomical Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (6), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ase.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de sexualité (intérêts, émotions, relations : IERS) à la prime adolescence (12 à 15ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée de la personnalité au cours de la fibromyalgie et d’autres maladies rhumatologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ Big Five Personality scores and the effects on the “selection process”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Joanne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.121-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des « Big Five » : OCEAN des cinq grands facteurs de la personnalité. Introduction du Big Five Inventory français ou BFI-Fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (7), pp.481-486. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie et troubles de la personnalité associés : recherche d’un effet particulier au trouble borderline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane de Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chudzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.253-259. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation par Analyse Factorielle du Big Five Inventory français (BFI-Fr) Analyse Convergente avec le NEO-PI-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver P. John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (2), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des &amp;quot; Big Five &amp;quot; : OCEAN des cinq grands facteurs de la personnalité. Introduction du Big Five Inventory français ou BFI-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (7), pp.481-486. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la pratique des entretiens à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 167 (2), pp.152-157. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2008.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing medical students’ personality in relation to their behaviour and experience in the dissecting room - Proceedings of the Anatomical Society of Great Britain and Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Joanne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 215 (6), pp.705-713. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7580.2009.01145.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of peers on risky sexual behaviour during adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3), pp.264-270. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625180802273530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus sexuel et inaptitude à l’éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mangeney-Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 166 (10), pp.799-807. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2005.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperactivité chez l'enfant: réflexions sur les mécanismes psychopathologiques sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 165 (6), pp.420-427. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2007.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracas et événements de vie : impact sur la santé psychique à la préadolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone du Stress et Trauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence parentale (dépendance tabagique et styles éducatifs) sur la consommation et la dépendance tabagique de leur adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caudrelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (10), pp.1341-1349. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2007.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre stresseurs, santé psychique et premières consommations de tabac et d’alcool à la préadolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paüs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Jouint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (3), pp.300-309. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7006(07)92043-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l’image de l’infirmière aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandsire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 700, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of alcohol, drug use and psychoactive substances consumption in samples of French and Congolese high school students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moussiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Doctor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la sexualité au Congo dans le contexte du sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvy Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des comportements sexuels de lycéens congolais et français dans le contexte du sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvy Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre la maturation pubertaire et la sexualité chez des adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bariaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Turbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (10), pp.1129-1131. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(00)00324-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et définitions de la sexualité : les différentes approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 156 (9), pp.613-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00182747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un questionnaire sur la sexualité à l'adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bariaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Malvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Psychométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, 2022, 9782807339767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction - SAPROF Youth Version: Guide d’évaluation des facteurs de protection du risque de violence chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michiel De Vries Robbé; M. Geers; M. Stapel; E. Hilterman; Vivianne De Vogel. Van der Hoeven Stichting, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conduites à risque à l’adolescence. Repérer, prévenir et prendre en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2011, 978-2-10-054038-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire en psychologie. Élaboration et rédaction du travail d’études et de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2010, 978-2-8041-6002-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'ouvrage : Réussir son memoire en psycho.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DeBoeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire en Psycho 2ème Ed Dir Robert Courtois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: Mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Pracana &amp; M. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology applications &amp; developments VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241-254, Science Press, 2020, 978-989-54815-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage universitaire, abandon académique ou rebond professionnel ? Réflexions sur la place du projet professionnel dans le projet universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaumin, S. Pesce, S. Renier, &amp; E. Rusch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’abandon à l’engagement en formation. Enjeux singuliers des parcours de professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.193-203, 2018, 978-2-86906-667-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche auprès des auteurs de violences sexuelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutanceau, C. Damiani, &amp; M. Lacambre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victimes et Auteurs de Violence Sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.327-342, 2016, 978-2-10-074937-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de personnalité et adaptation dans la fibromyalgie : étude préliminaire à partir de 23 patientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe, C. Ducro &amp; P. Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de la santé : Individu, famille et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.125-129, 2014, 978-2-7574-0786-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur Violences faites aux femmes : âge, genre et sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin-Brureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et société Des stéréotypes de genre à l’objectification, et aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPPL, Université de Nantes, May 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des violences entre partenaires intimes chez des adultes émergents : analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of Centers for Perpetrators of Intimate Partner Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference Domestic Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECDV, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du contrôle coercitif chez les professionnels travaillant auprès de victimes de violences entre partenaires intimes : une scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie (JSJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estime de soi, pendant et après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre mieux le cancer en Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vivre mieux le cancer en Touraine (regroupant différentes associations dont APST37, Ligue contre le cancer, OncoCentre), Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir Ensemble & Se Respecter : Promouvoir des relations amoureuses harmonieuses entre jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage cyberpornographique et l’adhésion aux mythes du viol : Des liens possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mouchet-Mages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontre francophone de l'ISAM (International Society of Addiction Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Pornography Craving Experience (PCE-S): The validation of a new specific measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques de cyberpornographie: les implications pour les relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mouchet-Mages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compulsive cyberporn and relationships with coercive sexual manipulation: Is there any risky association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberporn use and Rape Myths Acceptance: Are we dealing with risky associations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un outil de prévention des violences dans les relations amoureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de sexologie et de santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et répondre aux stratégies d’occultation des auteurs de violence conjugale et contrôle coercitif : Eclairage des facteurs psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée de sensibilisation aux violences intrafamiliales: Identifier le contrôle coercitif pour une meilleure prise en charge des victimes et des auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female cybersex users: What characteristics of sexual motivations and personality traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nottingham (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours Symposium: De la séduction à l'agression: la question du harcèlement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de sexualité et consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie et Psychothérapie Update Refresher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne-Ecublens, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des difficultés dans la relation à l’autre consécutives à des difficultés de la construction de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours Symposium: De la séduction à l'agression: la question du harcèlement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du Big-Five Inventory à 10 items (Session FA29 - AFERTP - Le Big Five Inventory dans tous ces états : recherches récentes et applications en pratique clinique et en épidémiologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie (CFP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecines alternatives et complémentaires (MACs) en cancérologie digestive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Draullette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dénéchau-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive (JFHOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2020inpact041.pdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’acceptation des mythes modernes sur l’échelle d’agression sexuelle (AMMSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international francophone sur l’agression sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des représentations négatives concernant les auteurs de violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Francophone sur l’Agression Sexuelle (CIFAS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality dimensions of sexuel offenders. A review of five-factors models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Scientific Meeting (AAFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACCADI : Les Médecines Alternatives et Complémentaires chez les individus atteints d’un Cancer Digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées du CGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal Personality traits as a valid symptom indicator of paraphilia and sexual violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Congress of Law and Mental Health (IALMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial approach of well-being’s feeding among adolescents and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Positive Psychology, July 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Sexual Desire and Motives on the Compulsive use of Cybersexuality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Social Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la personnalité dans la compréhension et la prise en charge de la fibromyalgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire déviante des sujets consultants des images pédopornographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather M. Moulden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Chaimowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congrès International Francophone sur l’Agression Sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe du viol et viol conjugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congrès International Francophone sur l’Agression Sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of vulnerabilities associated with excessive internet use in adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les mécanismes de la pédocriminalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces climats familiaux qui favorisent l’inceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des auteurs de violences sexuelles entre étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l’expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; Fédération Régionale des Acteurs en Promotion de la Santé (FRAPS) Centre Val de Loire; Université d'Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférabilité du programme As de cœur en France : Retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of Coercive Control Among Professionals Working with Victims of Intimate Partner Violence: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference Domestic Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences amoureuses à l’adolescence : rôle des stéréotypes de genre et des compétences psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureaud Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food addiction is associated with higher neuroticism, lower conscientiousness, higher impulsivity, but lower extraversion in obese patients candidates for bariatric surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Ducluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbao-Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bachellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The College on Problems of Drug Dependence 80th Annual Scientific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects neuropsychologiques de l’infraction à caractère sexuel: un dysfonctionnement frontal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Poulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59eme congrès annuel de la Société Française de Psychologie: "Psychologie, Santé &amp; Société" (SFP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic cybersexual behaviours: the implication of borderline personality disorder and childhood trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Gnimavo Hegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bachellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The College on Problems of Drug Dependence 80th Annual Scientific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française DSM-5 de l’échelle d’addiction à l’alimentation de Yale (Yale Food Addiction Scale 2.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley N. Gearhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Journiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’Albatros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter, comprendre et soigner : les Sciences Humaines rencontrent la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Pennuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche, Faculté de Médecine, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId572"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Robert Courtois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Psychologie (QualiPsy / Université de Tours) et Psychiatre à temps partiel (CHU de Tours). Responsable du CRIAVS Centre-Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">robert-courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3557-5264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119777592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=7Dy0PzIAAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/2604613/robert-courtois/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-3557-5264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blog de chercheur:</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://violencesex.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  et  </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Robert-Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur de Psychopathologie et psychologie clinique – Université de Tours, France.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codirecteur de l’Unité de recherche : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualiPsy</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(‘Qualité de vie et santé psychologique')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (RNSR code : 201923473L)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur associé à l’Université Laval, Québec (Canada) : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIV – « Recherches Appliquées et Interdisciplinaires sur les Violences intimes</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatre à temps partiel au CHU de Tours. Responsable du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRIAVS Centre-Val de Loire</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">  (“Centre ressources pour les intervenants auprès des auteurs de violences sexuelles”)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique avec Wissam El Hage et Pauline Saint-Martin du Diplôme universitaire « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des Violences sexuelles et psychotraumatologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » (Université de Tours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Violences sexuelles, violences conjugales, harcèlement, consentement sexuel, coercition sexuelle, addiction sexuelle...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres projets de recherche peuvent être développés dans le cadre d'une collaboration interdisciplinaire (par ex., approche transdiagnostique, transplantation d'organes, qualité de vie dans le cancer rectal, etc.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche (QualiPsy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Coordination avec Valérie Roy (Université Laval) de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche CPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2023-2025) “Portrait des pratiques auprès des auteurs de violence conjugale et de leur impact” (financement de 130 k€ par le Ministère en charge de l’égalité entre les femmes et les hommes, de la diversité et de l’égalité des chances). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenaires : ARSL (&amp;quot;Association de Réinsertion Sociale du Limousin&amp;quot;); OMIJ (University of Limoges); LISST (University of Toulouse 2); DVP UMR 5283 (University of Lyon 2); SPL (UMONS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination - AAPG 2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRFRIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022-2025) “From fantasies to problematic sexual behavior and sexual violence in youth aged 18 to 25)” (Des fantasmes aux comportements sexuels problématiques et aux violences sexuelles des jeunes de 18 à 25 ans) (financement de 490 k€). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenaires : LLPL EA 4638 (UA) ; Inserm U1253 iBrain (UT) ; Inserm CIC-P 1415 (CHU Tours) ; CogNAC (UQTR) ; SCAN Lab (U Birmingham) ; SPL (UMONS) ; ICCC (U Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination (avec Chloé Cherrier) - AAP 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IReSP : SE&SR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (2021-2023) “Expérimentation d’un programme de prévention des violences dans les relations amoureuses “Sortir Ensemble & Se Respecter” auprès d’une population de jeunes de 18-25 ans” (financement de 97 k€). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenaires : FRAPS-IREPS Centre-Val de Loire ; EES EA 7505 (UT) ; LLPL EA 4638 (UA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium Loire Valley Institute for Advanced Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Consortium 2018): </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2021) “Assessment of Risk of Sexual Assault: psychological adjustment, neuropsychological and psychiatric determinants” (Évaluation du risque d'agression sexuelle (ARSA) : adaptation psychologique, déterminants neuropsychologiques et psychiatriques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciennes activités professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Plus de 10 ans responsable départemental de structures de soins pour adolescents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HDR ; Thèse de santé publique et de psychologie (double sceau Bordeaux2 et EPHE) ; Master en psychologie à Paris-Sorbonne ; Master de psychologie et Master en anthropologie à Tours ; Doctorat en médecine à Tours ; DIU en psychiatrie criminelle et médicolégale et DIU de médecine de l’Adolescent.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Violence Among People Using Cyberporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-026-10567-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions : ce qui a changé en 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penzenstadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Santos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue médicale suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (945), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53738/REVMED.2026.22.945.48253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond violence exposure: gender-specific psychological responses to violence in Ecuador – a propensity score analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintya Lanchimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel Lopez-Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2025.1716810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural validity of the Five-Factor Personality Inventory for ICD-11 across nine countries and validation of a French translation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Corff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Aluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Atitsogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality Disorders: Theory, Research, and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/per0000711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor structure and psychometric properties of the French versions of the Big Five Inventory-2 Short (BFI-2-S) and Extra-Short (BFI-2-XS) Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.601 - 608. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2024.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of Coercive Control among Professionals Working with Victims of Intimate Partner Violence: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Family Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10896-025-00993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association de traits psychosociaux au maintien d’une pratique d’activité physique après un premier stage de réadaptation respiratoire – étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (1), pp.38 - 47. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2024.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors for Acceptance of Sexual Aggression Myths Among People Using Cyberporn: Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.e75485. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/75485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction à la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 31 (2-3), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.312.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of compulsive cyberporn use: A machine learning analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.100542. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2024.100542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic smartphone use in a representative sample of US adults: Prevalence and predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.108228. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2024.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Symptomatic Transdiagnostic Test (S2T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Raysseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2022.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the Symptom Checklist-90-Revised: Global Distress, Somatization, Hostility, and Phobic Anxiety scales are reliable and robust across community and clinical samples from four European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 331, pp.115635. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la recherche en France concernant la prise en charge des auteurs de violences conjugales en lien avec l’évolution des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorene Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182 (2), pp.172-178. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2023.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bi-focal model : An integration of diagnostic and transdiagnostic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable instrument for making use of an overly neglected source of information on personality: The French adaptation of the Big Five Inventory-2 (Bfi-2) informant-report form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (4), pp.391-399. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2023.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bifocal model: A two-level clinical model of psychiatric disorders integrating diagnostic and transdiagnostic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2023.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a cluster approach to identify the profiles of men sentenced for sexual violence according to their risk of reoffending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605221104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone apps for mental health and wellbeing: A usage survey and machine learning analysis of psychological and behavioral predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.205520762311521. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076231152164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Pornography Craving Experience (PCE-S): psychometric properties of a new measure based on the Elaborated Intrusion theory of desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2023.107858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of mediation and moderation effects of positivity, cognitive fusion, brooding and mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impulsivité est-elle liée aux risques de récidive sexuelle, violente et générales des auteurs d’infractions à caractère sexuel d’enfants et d’adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Popularity and Perceived Effectiveness of Smartphone Tools That Track and Limit Smartphone Use: Survey Study and Machine Learning Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.e38963. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction bewteen positivity, cognitive fusion, ressassement and mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor structure, psychometric properties, and validity of the Big Five Inventory-2 facets: evidence from the French adaptation (BFI-2-Fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Canada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-022-03648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et gérer les conséquences du harcèlement dans l’espace « public »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morvan-Baccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French Version of the Positivity Scale (P Scale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Andrea Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.724253. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of reliability and validity of the LS/CMI with French offenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Douceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.460-465. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2022.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to use the HCR-20 V2 to assess the risk of violent recidivism of French offenders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Forensic Sciences Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du décrochage dans l’enseignement secondaire : une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (1), pp.15-40. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2019.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left amygdala volume and brain tissue pulsatility are associated with neuroticism: an MRI and ultrasound study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Andrea Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1499-1507. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11682-020-00348-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de l’adhésion aux mythes modernes sur l’agression sexuelle (AMMSA) et attachement au partenaire auprès d’étudiants et d’auteurs de violence conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’évaluation structurée du risque de récidive violente et sexuelle est une pratique marginale en France ? Revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning reveals the most important psychological and social variables predicting the differential diagnosis of rheumatic and musculoskeletal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1053-1062. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00296-021-04916-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux dossiers des patients est-il nécessaire pour l’évaluation du risque de récidive sexuelle, violente et générale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Fibromyalgia, Rheumatoid Arthritis, Spondyloarthritis, and Sjögren’s Syndrome; Impact of the Disease on Quality of Life, Psychological Adjustment, and Use of Coping Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Huttenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.372-381. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pm/pnz255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473512v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood Trauma Predicts Less Remission from PTSD among Patients with Co-Occurring Alcohol Use Disorder and PTSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lebigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Idbrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.2054. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9072054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du Big Five Inventory à 10 items (BFI-10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (6), pp.455-462. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modified Yale Food Addiction Scale 2.0: Validation Among Non-Clinical and Clinical French-Speaking Samples and Comparison With the Full Yale Food Addiction Scale 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Gearhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.480671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française du Sexual Addiction Screening Test (SAST-Fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Gnimavo Hegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (5), pp.334-339. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2019.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child pornography: Characteristics of its depiction and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline-Claire Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medico-Legal Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.002581721989815. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0025817219898151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video game players’ personality traits: An exploratory cluster approach to identifying gaming preferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.499-512. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ppm0000245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la notion de viol conjugal du point de vue légal et sociétal en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Senon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (9), pp.892-896. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2019.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scales for evaluating the acceptance of the rape myth: benefits and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v2i1.3587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat incestuel : proposition d’objectivation des critères de définition à partir de jeunes orientés en institut thérapeutique, éducatif et pédagogique (ITEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Sautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sexual desire and motives to the compulsive use of cybersex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bianchi-Demicheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.442-450. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.8.2019.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle des représentations sociales négatives concernant les auteurs de violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (9), pp.924-931. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité et santé des personnes originaires de pays d'Afrique subsaharienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants à risque de décrochage selon le profil de personnalité : Resilients, Overcontrollers et Undercontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.152-161. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison franco-canadienne du développement des Cercles de soutien et de responsabilité (CSR) pour la prévention du risque de récidive des délinquants sexuels / Circles of Support and Accountability (CoSA) to prevent sexual offender recidivism: a comparison of their development in France and Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Moulden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v2i2.3901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Relationships Between Sexual Risk–Safety Behaviors and Physical Self-Concept by Gender: A Cluster Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2167696817750802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents'perception of their own Risk-Taking Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.75-79. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/175797590401100203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction à l’alimentation : un concept ancien, une mesure récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176 (8), pp.783-787. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2018.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the big five personality traits and PTSD among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants neuropsychologiques de l’infraction à caractère sexuel : Un dysfonctionnement frontal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Poulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.156-171. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limitations of implementing videoconferencing for forensic psychiatry assessment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.27-31. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v1i1.3327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des cinq grands traits de personnalité dans la fibromyalgie et les autres maladies rhumatismales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (2), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinsertion des auteurs d’infractions à caractère sexuel : réflexion et échanges avec un responsable d’une communauté d’Emmaüs en région Centre-Val de Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk and Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15173/ijrr.v1i3.3505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hardiness, exposure to traumatic events and PTSD symptoms among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Addiction is Associated with Higher Neuroticism, Lower Conscientiousness, Higher Impulsivity, but Lower Extraversion in Obese Patient Candidates for Bariatric Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Ducluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbao-Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Delbachian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Use and Misuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (11), pp.1919-1923. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10826084.2018.1433212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Big Five Inventory français permet-il d'évaluer des facettes en plus des cinq grands facteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (3), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving under the influence of alcohol and perceived invulnerability among young adults: An extension of the theory of planned behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2018.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé communautaire et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (239), pp.30-32. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revinf.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Big Five personality traits in fibromyalgia and other rheumatic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (2), pp.203-207. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myasthénie auto-immune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque de récidive des auteurs d’infraction à caractère sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.294-296. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’autonomisation d’une communauté africaine dans le diagnostic de soins de santé de deux pays : la Guinée Conakry et le Congo Brazzaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pan African Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (276), </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11604/pamj.2017.28.276.14098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction et environnement socioculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of condom use among young adults: The role of preparatory behavioral strategies in the Theory of Planned Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Psychology / Psicología Conductual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Situnomy-Autonomy Scale among undergraduate students and perceptions about dropping out of university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu-Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46/2, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.5417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir la récidive de violence sexuelle en s’intéressant aux conditions de sortie de détention des auteurs d’infractions à caractère sexuel en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Chouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (5), pp.544-545. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2017.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between work-related characteristics, needs satisfaction, motivation and mental health in midwifery students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.711-718. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2016.1220597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les événements de vie traumatiques de l’enfance, le trouble de personnalité borderline et les conduites cybersexuelles problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Gnimavo Hegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3), pp.65. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.223.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la maturation pubertaire et de l’estime de soi corporelle sur la sexualité à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française de la Binge Eating Scale : étude de sa structure factorielle, de sa consistance interne et de sa validité de construit en population clinique et non clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Couet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Alcohol, Drug Use and Psychoactive Substance Consumption in Samples of French and Congolese High School Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Moussiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Doctor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (1), pp.15-17. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/004947550403400106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the DSM-5 Yale Food Addiction Scale (YFAS 2.0) in a nonclinical sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley N Gearhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Journiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0706743716673320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between parental attachment and sexuality in early adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02673843.2013.873065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'addiction à l'alimentation : définition, mesure et limites du concept, facteurs associés et implications cliniques et thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cathelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthognathic surgery improves quality of life and depression, but not anxiety, and patients with higher preoperative depression scores improve less</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zagala-Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do liver transplant patients so often become obese? The addiction transfer hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephrem Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematollah Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Hypotheses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mehy.2015.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French Version of the Yale Food Addiction Scale: An Examination of Its Factor Structure, Reliability and Construct Validity in a Nonclinical Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (5), pp.276-284. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/070674371405900507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study toward Development of the French Version of the Questionnaire on Personality Traits (QPT/VKP–4) in an Elderly Population in Comparison to Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Enfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inje J. Duijsens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (1), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/08.09.PR0.115c12z6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer violence, mental health and suicidal ideation in a sample of French adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14623730.2014.963403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students' attitudes towards science and gross anatomy, and the relationship to personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiby Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Apaydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 224 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les jeux de hasard et d'argent au sein du CSAPA 37 comparativement aux usagers d'un cabinet médical et à ceux d'une association sportive d'un même territoire géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Flyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer le résultat esthétique et la satisfaction du patient en chirurgie orthognatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Goga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Belhaouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie, de Chirurgie Maxillo-faciale et de Chirurgie Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (4), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revsto.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AB0663 Comparative study of personality fibromyalgia and other rheumatic diseases. a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (Suppl 3), pp.A991.2-A991. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-eular.2985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Suicidal Ideation Questionnaire among adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (2), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties of the French Version of the Short Form of the Coopersmith Self-Esteem Inventory Among Adolescents and Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and the Health Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0163278715568990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidity between personality disorders and depressive symptomatology in women: A cross-sectional study of three different transitional life stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Enfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Duijsens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Senon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.233-241. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmh.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets psychologiques de la chirurgie orthognatique et insatisfaction postopératoire : présentation d’un protocole de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (1), pp.36-38. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stomax.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ personalities in relation to their attitudes towards science, anatomy and the dissecting room experience - Proceedings of the Anatomical Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiby Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihal Apaydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7580.2012.01515.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’estime de soi de femmes alcoolo-dépendantes et de femmes devenues abstinentes, par rapport à un groupe témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlyne Chauveau-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (9), pp.e420-e425. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2012.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the intention to use condoms in a sample of French adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13625187.2011.634455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ attitudes toward the anatomy dissection room in relation to personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Joanne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomical Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (6), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ase.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de sexualité (intérêts, émotions, relations : IERS) à la prime adolescence (12 à 15ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée de la personnalité au cours de la fibromyalgie et d’autres maladies rhumatologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ Big Five Personality scores and the effects on the “selection process”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Joanne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.121-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des « Big Five » : OCEAN des cinq grands facteurs de la personnalité. Introduction du Big Five Inventory français ou BFI-Fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (7), pp.481-486. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathie et troubles de la personnalité associés : recherche d’un effet particulier au trouble borderline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane de Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chudzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.253-259. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation par Analyse Factorielle du Big Five Inventory français (BFI-Fr) Analyse Convergente avec le NEO-PI-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver P. John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (2), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des &amp;quot; Big Five &amp;quot; : OCEAN des cinq grands facteurs de la personnalité. Introduction du Big Five Inventory français ou BFI-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (7), pp.481-486. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing medical students’ personality in relation to their behaviour and experience in the dissecting room - Proceedings of the Anatomical Society of Great Britain and Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Joanne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mendelsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 215 (6), pp.705-713. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7580.2009.01145.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la pratique des entretiens à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 167 (2), pp.152-157. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2008.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of peers on risky sexual behaviour during adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3), pp.264-270. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625180802273530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus sexuel et inaptitude à l’éducation physique et sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mangeney-Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 166 (10), pp.799-807. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2005.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperactivité chez l'enfant: réflexions sur les mécanismes psychopathologiques sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 165 (6), pp.420-427. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2007.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracas et événements de vie : impact sur la santé psychique à la préadolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone du Stress et Trauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence parentale (dépendance tabagique et styles éducatifs) sur la consommation et la dépendance tabagique de leur adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caudrelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (10), pp.1341-1349. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2007.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre stresseurs, santé psychique et premières consommations de tabac et d’alcool à la préadolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paüs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Jouint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (3), pp.300-309. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7006(07)92043-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l’image de l’infirmière aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandsire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 700, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of alcohol, drug use and psychoactive substances consumption in samples of French and Congolese high school students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moussiessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Doctor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la sexualité au Congo dans le contexte du sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvy Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des comportements sexuels de lycéens congolais et français dans le contexte du sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvy Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études et de recherches francophones. Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre la maturation pubertaire et la sexualité chez des adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bariaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Turbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (10), pp.1129-1131. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(00)00324-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et définitions de la sexualité : les différentes approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 156 (9), pp.613-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00182747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un questionnaire sur la sexualité à l'adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bariaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Malvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Psychométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, 2022, 9782807339767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction - SAPROF Youth Version: Guide d’évaluation des facteurs de protection du risque de violence chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michiel De Vries Robbé; M. Geers; M. Stapel; E. Hilterman; Vivianne De Vogel. Van der Hoeven Stichting, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conduites à risque à l’adolescence. Repérer, prévenir et prendre en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2011, 978-2-10-054038-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire en psychologie. Élaboration et rédaction du travail d’études et de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2010, 978-2-8041-6002-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'ouvrage : Réussir son memoire en psycho.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DeBoeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir son mémoire en Psycho 2ème Ed Dir Robert Courtois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: Mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Pracana &amp; M. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology applications &amp; developments VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241-254, Science Press, 2020, 978-989-54815-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décrochage universitaire, abandon académique ou rebond professionnel ? Réflexions sur la place du projet professionnel dans le projet universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaumin, S. Pesce, S. Renier, &amp; E. Rusch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’abandon à l’engagement en formation. Enjeux singuliers des parcours de professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.193-203, 2018, 978-2-86906-667-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche auprès des auteurs de violences sexuelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutanceau, C. Damiani, &amp; M. Lacambre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victimes et Auteurs de Violence Sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.327-342, 2016, 978-2-10-074937-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de personnalité et adaptation dans la fibromyalgie : étude préliminaire à partir de 23 patientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe, C. Ducro &amp; P. Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de la santé : Individu, famille et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.125-129, 2014, 978-2-7574-0786-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur Violences faites aux femmes : âge, genre et sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin-Brureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et société Des stéréotypes de genre à l’objectification, et aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPPL, Université de Nantes, May 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des violences entre partenaires intimes chez des adultes émergents : analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of Centers for Perpetrators of Intimate Partner Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference Domestic Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECDV, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du contrôle coercitif chez les professionnels travaillant auprès de victimes de violences entre partenaires intimes : une scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie (JSJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estime de soi, pendant et après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre mieux le cancer en Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vivre mieux le cancer en Touraine (regroupant différentes associations dont APST37, Ligue contre le cancer, OncoCentre), Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Pornography Craving Experience (PCE-S): The validation of a new specific measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir Ensemble & Se Respecter : Promouvoir des relations amoureuses harmonieuses entre jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage cyberpornographique et l’adhésion aux mythes du viol : Des liens possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mouchet-Mages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontre francophone de l'ISAM (International Society of Addiction Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques de cyberpornographie: les implications pour les relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mouchet-Mages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compulsive cyberporn and relationships with coercive sexual manipulation: Is there any risky association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberporn use and Rape Myths Acceptance: Are we dealing with risky associations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un outil de prévention des violences dans les relations amoureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de sexologie et de santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer et répondre aux stratégies d’occultation des auteurs de violence conjugale et contrôle coercitif : Eclairage des facteurs psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée de sensibilisation aux violences intrafamiliales: Identifier le contrôle coercitif pour une meilleure prise en charge des victimes et des auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female cybersex users: What characteristics of sexual motivations and personality traits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nottingham (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des difficultés dans la relation à l’autre consécutives à des difficultés de la construction de soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours Symposium: De la séduction à l'agression: la question du harcèlement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement dans l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours Symposium: De la séduction à l'agression: la question du harcèlement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de sexualité et consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie et Psychothérapie Update Refresher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne-Ecublens, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du Big-Five Inventory à 10 items (Session FA29 - AFERTP - Le Big Five Inventory dans tous ces états : recherches récentes et applications en pratique clinique et en épidémiologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie (CFP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecines alternatives et complémentaires (MACs) en cancérologie digestive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Draullette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dénéchau-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive (JFHOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2020inpact041.pdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality dimensions of sexuel offenders. A review of five-factors models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Scientific Meeting (AAFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’acceptation des mythes modernes sur l’échelle d’agression sexuelle (AMMSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international francophone sur l’agression sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des représentations négatives concernant les auteurs de violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Francophone sur l’Agression Sexuelle (CIFAS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACCADI : Les Médecines Alternatives et Complémentaires chez les individus atteints d’un Cancer Digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées du CGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal Personality traits as a valid symptom indicator of paraphilia and sexual violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Congress of Law and Mental Health (IALMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial approach of well-being’s feeding among adolescents and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Positive Psychology, July 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Sexual Desire and Motives on the Compulsive use of Cybersexuality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Social Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la personnalité dans la compréhension et la prise en charge de la fibromyalgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mulleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire déviante des sujets consultants des images pédopornographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather M. Moulden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Chaimowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congrès International Francophone sur l’Agression Sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe du viol et viol conjugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congrès International Francophone sur l’Agression Sexuelle (CIFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of vulnerabilities associated with excessive internet use in adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les mécanismes de la pédocriminalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces climats familiaux qui favorisent l’inceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des auteurs de violences sexuelles entre étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l’expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; Fédération Régionale des Acteurs en Promotion de la Santé (FRAPS) Centre Val de Loire; Université d'Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférabilité du programme As de cœur en France : Retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of Coercive Control Among Professionals Working with Victims of Intimate Partner Violence: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference Domestic Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences amoureuses à l’adolescence : rôle des stéréotypes de genre et des compétences psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureaud Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food addiction is associated with higher neuroticism, lower conscientiousness, higher impulsivity, but lower extraversion in obese patients candidates for bariatric surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Ducluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourbao-Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bachellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The College on Problems of Drug Dependence 80th Annual Scientific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects neuropsychologiques de l’infraction à caractère sexuel: un dysfonctionnement frontal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Poulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59eme congrès annuel de la Société Française de Psychologie: "Psychologie, Santé &amp; Société" (SFP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic cybersexual behaviours: the implication of borderline personality disorder and childhood trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Gnimavo Hegbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bachellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The College on Problems of Drug Dependence 80th Annual Scientific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française DSM-5 de l’échelle d’addiction à l’alimentation de Yale (Yale Food Addiction Scale 2.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley N. Gearhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Journiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’Albatros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter, comprendre et soigner : les Sciences Humaines rencontrent la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Pennuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Birmelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche, Faculté de Médecine, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId576"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2157164"/>
+    <w:nsid w:val="BA75F46E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-courtois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-5264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119777592" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2604613/robert-courtois/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://violencesex.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Robert-Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qualipsy.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raiv.ulaval.ca/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.criavs-cvl.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation-continue.univ-tours.fr/version-francaise/formations-compatibles-avec-une-activite-professionnelle/sciences-humaines-cultures-langues-lettres/violencesexuellesetpsychotraumatologie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ben Brahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khazaal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-026-10567-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zullino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penzenstadler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Robet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2026.22.945.48253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lanchimba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Lopez-Guerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2025.1716810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Corff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Aluja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Atitsogbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dahourou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/per0000711" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10896-025-00993-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.11.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/75485" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.312.0061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2024.100542" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raysseguier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jansen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.11.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115635" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Causse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Aboujaoude" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2024.108228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kazour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674789v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry H Pham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605221104529" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03969856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Khan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076231152164" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215963v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon May" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107858" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.12.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoang Pham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38963" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585637v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Olivera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03648-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morvan-Baccavin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Andrea Siragusa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724253" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Telle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douceron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.05.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gallard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265209v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schlegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Doineau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaill&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joncker-Vannier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-021-04916-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vinciguerra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nanty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.09.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rufin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00348-w" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473512v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huttenberger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz255" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebigre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Idbrik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maug&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02504746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Gnimavo Hegbe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.11.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allibe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.02.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03472764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Gearhardt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.480671" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Praud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Claire Huynh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0025817219898151" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000245" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.08.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v2i1.3587" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Humeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mozas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamballais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265311v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864128v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rothen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bianchi-Demicheli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.8.2019.47" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moltrecht" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aymeric" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Sautiere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koenig" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.11.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864196v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.07.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864124v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cochez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Moulden" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Prat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v2i2.3901" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363176v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lancelot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696817750802" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Poulette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000105" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v1i1.3327" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864153v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.07.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCLRMHCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Madamet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.10.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864137v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v1i3.3505" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02489651v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.08.018" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4NH29H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363162v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Madamet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.11.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864294v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mangeney" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/175797590401100203" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864190v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2018.02.033" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDSRP3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566619v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.02.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02489623v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbao-Tournois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Delbachian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2018.1433212" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2018.01.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02489742v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Br&#233;chon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courtois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473422v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20NGJ8LG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864173v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2017.28.276.14098" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265313v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Galan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980735v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH0NPFP2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265238v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caballero" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864175v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soulas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornu-Bernot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5417" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864177v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marcel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larroque" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Chouli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.03.016" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTCFDZH4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379543v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Isnard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.02.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334599v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Moussiessi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/004947550403400106" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318905v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zagala-Bouquillon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2015.07.020" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7D21ZN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363159v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.873065" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379506v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley N Gearhardt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Journiac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716673320" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379564v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cathelain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.03.014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864182v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.223.0065" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864198v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.015" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331107v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rivi&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1220597" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379612v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salam&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2015.03.026" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379620v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674371405900507" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864206v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Enfoux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inje J. Duijsens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coutard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/08.09.PR0.115c12z6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864212v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiby Stephens" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Apaydin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864205v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goga" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Belhaouari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hardy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revsto.2014.06.005" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271695v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bessad" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363136v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubiszewski" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pochon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623730.2014.963403" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864218v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-eular.2985" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C54E29D90E4290E05F981C95A093EE2E4198BB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864209v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.11.025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48DNRG04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864222v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Duijsens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Senon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmh.1228" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61B5D91378C6F0465528675FDD8FD177EA729302/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363141v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Samedy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278715568990" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363115v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jonas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2011.11.003" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864305v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guertault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2012.01515.x" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864247v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guillon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Chauveau-Clerc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bacq" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.01.037" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CSQ1M7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363120v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Barakat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13625187.2011.634455" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864300v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Joanne Toussaint" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mendelsohn" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oliver" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.25" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDPR52SS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864248v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.02.008" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864307v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Diot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864299v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A Mendelsohn" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864225v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Mendelsohn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.04.016" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864244v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Nioche" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducro" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Beaurepaire" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chudzik" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.07.004" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617380v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver P. John" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.09.003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672284v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864242v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fillatre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Fourn" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.12.006" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3JWPTSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864298v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2009.01145.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363106v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625180802273530" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864235v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mangeney-Hirsch" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2005.12.020" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VRGKQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864230v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Champion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.05.007" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWL94CV5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864293v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864232v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caudrelier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legay" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lalande" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Halimi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.02.017" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334600v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pa&#252;s" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berton" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jouint" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(07)92043-6" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864297v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Courtois" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Cuminet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandsire" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105605v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moussiessi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864296v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvy Denis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864295v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864229v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bariaud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Turbat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(00)00324-9" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNX6864F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182747v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265328v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647608v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03283863v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265335v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265331v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267482v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265355v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Richard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265358v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265339v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265360v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419094v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419070v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531004v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531007v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775556v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232644v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232642v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet-Mages" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232638v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232643v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232639v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232640v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232645v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232646v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232641v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559544v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559542v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559543v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285644v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775247v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrange" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Draullette" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denjean" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin D&#233;n&#233;chau-Girard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189016v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact041.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434942v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284132v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281943v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284155v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281958v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232635v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Schwartz" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284141v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281989v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284147v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Moulden" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Chaimowitz" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284152v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280684v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bonnec" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559537v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joyal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559539v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559540v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209121v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419528v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531001v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;ry" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419514v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureaud Manon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280781v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Ducluzeau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bachellier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285701v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280713v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bachellier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03282019v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley N. Gearhardt" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679531v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pennuto" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-courtois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-5264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119777592" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=7Dy0PzIAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2604613/robert-courtois/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://violencesex.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Robert-Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qualipsy.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raiv.ulaval.ca/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.criavs-cvl.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation-continue.univ-tours.fr/version-francaise/formations-compatibles-avec-une-activite-professionnelle/sciences-humaines-cultures-langues-lettres/violencesexuellesetpsychotraumatologie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ben Brahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khazaal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-026-10567-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zullino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penzenstadler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Robet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos Cruz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2026.22.945.48253" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lanchimba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Lopez-Guerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2025.1716810" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Corff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Aluja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Atitsogbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dahourou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/per0000711" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10896-025-00993-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bremond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/75485" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.312.0061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2024.100542" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Aboujaoude" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2024.108228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770218v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raysseguier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jansen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.11.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115635" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Causse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kazour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763938v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.06.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674789v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry H Pham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605221104529" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03969856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Khan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076231152164" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon May" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107858" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590406v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.12.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoang Pham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38963" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Olivera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03648-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morvan-Baccavin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Andrea Siragusa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Hingray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724253" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Telle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douceron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.05.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gallard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vinciguerra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nanty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.09.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rufin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-020-00348-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265209v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schlegel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Doineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaill&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joncker-Vannier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-021-04916-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473512v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huttenberger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz255" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193333v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebigre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Idbrik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maug&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072054" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allibe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.02.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03472764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Gearhardt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.480671" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02504746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Gnimavo Hegbe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.11.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864112v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Praud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Claire Huynh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0025817219898151" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000245" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864130v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Senon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.08.014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864133v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v2i1.3587" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moltrecht" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aymeric" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Sautiere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koenig" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.11.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864128v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rothen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bianchi-Demicheli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.8.2019.47" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363187v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Humeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mozas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamballais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265311v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864196v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.07.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864124v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cochez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Moulden" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Prat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v2i2.3901" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lancelot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696817750802" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864294v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mangeney" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/175797590401100203" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02489651v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.08.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4NH29H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363162v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Madamet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.11.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901627v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Poulette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000105" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864150v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v1i1.3327" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864153v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.07.008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCLRMHCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864137v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/ijrr.v1i3.3505" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Madamet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.10.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02489623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbao-Tournois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Delbachian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2018.1433212" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566619v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.02.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864190v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2018.02.033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDSRP3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864148v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2018.01.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980735v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH0NPFP2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02489742v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Br&#233;chon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courtois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473422v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.015" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20NGJ8LG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864173v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2017.28.276.14098" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Galan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265238v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caballero" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864175v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soulas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornu-Bernot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5417" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864177v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marcel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larroque" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Chouli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.03.016" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTCFDZH4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331107v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rivi&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1220597" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.223.0065" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864198v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomine" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.015" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379543v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Isnard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.02.009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334599v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Moussiessi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/004947550403400106" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379506v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley N Gearhardt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Journiac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716673320" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363159v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.873065" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379564v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cathelain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.03.014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318905v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zagala-Bouquillon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2015.07.020" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7D21ZN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379612v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salam&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2015.03.026" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379620v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674371405900507" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864206v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Enfoux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inje J. Duijsens" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coutard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/08.09.PR0.115c12z6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363136v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubiszewski" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pochon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623730.2014.963403" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864212v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiby Stephens" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Apaydin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12043" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271695v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bessad" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864205v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goga" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Belhaouari" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hardy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revsto.2014.06.005" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864218v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-eular.2985" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C54E29D90E4290E05F981C95A093EE2E4198BB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864209v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.11.025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48DNRG04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363141v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Samedy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278715568990" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864222v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Duijsens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Senon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmh.1228" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61B5D91378C6F0465528675FDD8FD177EA729302/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363115v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jonas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2011.11.003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864305v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guertault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2012.01515.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864247v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guillon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Chauveau-Clerc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bacq" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.01.037" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CSQ1M7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363120v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Barakat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13625187.2011.634455" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864300v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Joanne Toussaint" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mendelsohn" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oliver" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.25" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDPR52SS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864248v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.02.008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864307v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Diot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864299v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A Mendelsohn" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864225v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Mendelsohn" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.04.016" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864244v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Nioche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducro" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Beaurepaire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chudzik" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.07.004" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617380v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver P. John" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.09.003" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672284v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864298v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2009.01145.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864242v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fillatre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Fourn" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.12.006" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3JWPTSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363106v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625180802273530" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864235v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mangeney-Hirsch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2005.12.020" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3VRGKQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864230v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Champion" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.05.007" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWL94CV5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864293v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864232v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caudrelier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legay" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lalande" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Halimi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.02.017" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334600v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pa&#252;s" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jouint" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(07)92043-6" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864297v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Courtois" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Cuminet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandsire" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105605v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moussiessi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864296v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvy Denis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864295v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864229v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bariaud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Turbat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(00)00324-9" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNX6864F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182747v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265328v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647608v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03283863v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265335v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265331v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267482v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265355v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Richard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265358v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265339v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265360v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419094v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419070v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531004v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531007v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775556v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232638v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232644v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232642v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet-Mages" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232643v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232639v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232640v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232645v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232646v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232641v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559543v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559544v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559542v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285644v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775247v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrange" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Draullette" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denjean" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin D&#233;n&#233;chau-Girard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189016v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact041.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281943v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434942v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284132v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284155v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281958v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232635v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Schwartz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284141v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281989v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284147v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Moulden" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Chaimowitz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03284152v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280684v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bonnec" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559537v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joyal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559539v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03559540v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209121v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419528v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531001v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;ry" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419514v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureaud Manon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280781v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Ducluzeau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bachellier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285701v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280713v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bachellier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03282019v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley N. Gearhardt" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679531v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pennuto" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>