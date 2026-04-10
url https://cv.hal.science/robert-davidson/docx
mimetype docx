--- v0 (2026-03-14)
+++ v1 (2026-04-10)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: Implementation of a multi-parameter monitoring system (Sainte-Marguerite-sur-Mer, France)</w:t>
+                <w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iris de Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108211⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.649-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03636861v1</w:t>
+                <w:t xml:space="preserve">insu-03684625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iris de Gélis</w:t>
+                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: Implementation of a multi-parameter monitoring system (Sainte-Marguerite-sur-Mer, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Bessin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.649-656. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 408, pp.108211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03684625v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing atoll island physical robustness: application to Rangiroa Atoll, French Polynesia</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Volto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of thermal and visible point clouds : Application to the Vaches Noires landslide, Normandy, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling 2D Coastal Flooding at Fine-scale Over Vulnerable Lowlands using Satellite-derived Topobathymetry, Hydrodynamic and Overflow Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Heinkele</w:t>
+                <w:t xml:space="preserve">Coraline Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-227-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-205.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864255v1</w:t>
+                <w:t xml:space="preserve">hal-02746118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling 2D Coastal Flooding at Fine-scale Over Vulnerable Lowlands using Satellite-derived Topobathymetry, Hydrodynamic and Overflow Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collin</w:t>
+                <w:t xml:space="preserve">Fusion of thermal and visible point clouds : Application to the Vaches Noires landslide, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Calle</w:t>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée James</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.1052. </w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.227-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI95-205.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-227-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746118v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des falaises des Vaches Noires : analyse diachronique historique et récente à l’aide de documents multi-sources (Normandie, France)</w:t>
               </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1324,77 +1324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1458,103 +1458,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV survey of a coastal cliff face – Selection of the best imaging angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 139, pp.10-20. </w:t>
@@ -1592,64 +1592,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine and subaerial controls of coastal chalk cliff erosion in Normandy (France) based on a 7-year laser scanner monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,764 +1703,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining high-resolution survey methods for monitoring cliff erosion at an operational scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connectivité hydro-sédimentaire dans un petit bassin versant agricole du nord-ouest de la France : de l’expertise de terrain à la modélisation par Système Multi-Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Reulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIScience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15481603.2017.1408931⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (4/2017), pp.327-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647588v1</w:t>
+                <w:t xml:space="preserve">hal-01686210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivité hydro-sédimentaire dans un petit bassin versant agricole du nord-ouest de la France : de l’expertise de terrain à la modélisation par Système Multi-Agent</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Examining high-resolution survey methods for monitoring cliff erosion at an operational scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11857⟩</w:t>
+              <w:t xml:space="preserve">GIScience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (4), pp.457-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15481603.2017.1408931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01686210v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Holocene rapid environmental changes and human adaptation in Greece</w:t>
+                <w:t xml:space="preserve">Multi-method characterisation of an active landslide: Case study in the Pays d'Auge plateau (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Glais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 270, pp.22-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358233v1</w:t>
+                <w:t xml:space="preserve">hal-01358915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3000 years of detritism in Northern Greece: Climate oscillations and wetland anthropization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Middle Holocene rapid environmental changes and human adaptation in Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Antonio Lopez-Saez</w:t>
+                <w:t xml:space="preserve">Sáez José Antonio López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laétitia Birée</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Le Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11380⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (2), pp.227-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01731106v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method characterisation of an active landslide: Case study in the Pays d'Auge plateau (Normandy, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3000 years of detritism in Northern Greece: Climate oscillations and wetland anthropization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fressard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Davidson</w:t>
+                <w:t xml:space="preserve">Jose Antonio Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candide Lissak</w:t>
+                <w:t xml:space="preserve">Laétitia Birée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 270, pp.22-39. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.187-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358915v1</w:t>
+                <w:t xml:space="preserve">hal-01731106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and human–environment relationships on the edge of the Tenaghi-Philippon marsh (Northern Greece) during the Neolithization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2468,2339 +2468,2351 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 403, pp.237 - 250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux dʼablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (1), pp.73-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (3), pp.267-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.11104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retreat rates, modalities and agents responsible for erosion along the coastal chalk cliffs of Upper Normandy: the contribution of terrestrial laser scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 245, pp.3-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide detection and monitoring capability of boat-based mobile laser scanning along Dieppe coastal cliffs, Normandy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Michoud</w:t>
+                <w:t xml:space="preserve">Airborne and ground-based data sources for characterizing the morpho-structure of a coastal landslide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Carrea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Henri Derron</w:t>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (2), pp.403-418. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217, pp.140-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-014-0542-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101907v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne and ground-based data sources for characterizing the morpho-structure of a coastal landslide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Piezometric thresholds for triggering landslides along the Normandy coast, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 217, pp.140-151. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 2-2014, pp.145-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01025238v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezometric thresholds for triggering landslides along the Normandy coast, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landslide detection and monitoring capability of boat-based mobile laser scanning along Dieppe coastal cliffs, Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lissak</w:t>
+                <w:t xml:space="preserve">Dario Carrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maquaire</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc-Henri Derron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10607⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.403-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-014-0542-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108610v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (1), pp.53-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lowest levels at Dikili Tash, northern Greece: a missing link in the Early Neolithic of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (335), pp.30-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0003598X00048602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ecological factors and of land use on mercury levels in fish in the Tapajos river basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sampaio da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lucotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109 (4), pp.432-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2009.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The western lagoon marshes of the Ria Formosa (Southern Portugal): sediment-vegetation dynamics, long-term to short-term changes and perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (3), pp.363-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des paysages et anthropisation depuis le Néolithique dans la péninsule de La Hague (Normandie, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
+                <w:t xml:space="preserve">Ouvrages transversaux portuaires et impacts hydrosédimentaires à Dieppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, sept. 2004 (3), pp. 321-333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283551v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrages transversaux portuaires et impacts hydrosédimentaires à Dieppe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Evolution des paysages et anthropisation depuis le Néolithique dans la péninsule de La Hague (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (28), pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arsci.2004.1063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283487v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et limites de la gestion environnementale d'un marais lagunaire d'Europe méridionale : la ria Formosa, Algarve, Portugal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+                <w:t xml:space="preserve">Dynamique des marais d'arrière-barrière associée à la passe de Barra Nova (Ria Formosa, Portugal méridional)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (3), pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2003.1176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861541v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des marais d'arrière-barrière associée à la passe de Barra Nova (Ria Formosa, Portugal méridional)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Enjeux et limites de la gestion environnementale d'un marais lagunaire d'Europe méridionale : la ria Formosa, Algarve, Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (1), http://www.cairn.info/landing_pdf.php?ID_ARTICLE=EG_321_0031</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283635v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la vulnérabilité de l’agriculture littorale normande face aux aléas hydrogéologiques : premiers résultats et exemple du Havre de Lessay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes géomorphologues 2024 - Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des strates et cortèges de végétation des falaises instables des Vaches Noires (Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sandberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Aléas Gravitaires 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des processus hydrogravitaires et des dynamiques saisonnières des falaises des Vaches Noires par photogrammétrie, télémétrie laser terrestre et mesure in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-term survey of comet-tails in Molène archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4810,91 +4822,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Hydrogeology at a Chalk Cliff Site in Normandy Using Multiple Research Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,342 +4915,342 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2023 2nd Conference on Hydrogeophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Edinburgh, United Kingdom. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202320027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIRACLES : HIgh-Resolution imAgery for CLiff Erosion Studies – utilisation des images Pléiades pour le suivi de l’érosion du front de falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau d’observation du littoral de Normandie et des Hauts-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau d’observation du littoral de Normandie et des Hauts-de-France, Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’imagerie satellite oblique (Pléiades) au suivi et à la compréhension de l’érosion des falaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire technique du réseau national des observatoires du trait de côte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des analyses géochimiques et géomécaniques dans l'identification de la matière première argileuse utilisée par les tuiliers de Barbery (Calvados) au Moyen Âge et à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5247,814 +5259,814 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDYTEM et le consortium Patrimalp, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of &amp;quot;cliff erosion&amp;quot; and &amp;quot;coastal flooding&amp;quot; hazards (France, Greece, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Contribution of oblique satellite imagery to monitor and understand the coastal cliff erosion in France and Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence David</w:t>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Taouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAG's regional webinar for Western Europe &amp; British Isles (UK, Ireland, France, Italy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, visioconférence, France</w:t>
+              <w:t xml:space="preserve">Women in Geomorphology: a Mediterranean perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, visioconférence, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165186v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of oblique satellite imagery to monitor and understand the coastal cliff erosion in France and Greece</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Studies of &amp;quot;cliff erosion&amp;quot; and &amp;quot;coastal flooding&amp;quot; hazards (France, Greece, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Théry</w:t>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Geomorphology: a Mediterranean perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, visioconférence, Greece</w:t>
+              <w:t xml:space="preserve">IAG's regional webinar for Western Europe &amp; British Isles (UK, Ireland, France, Italy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165171v1</w:t>
+                <w:t xml:space="preserve">hal-03165186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Évaluation de l’imagerie Pléiades pour le suivi du front de falaise en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Compain</w:t>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Taouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire « Erosion littorale et données spatiales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480764v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’imagerie Pléiades pour le suivi du front de falaise en Normandie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Nabucet</w:t>
+                <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Erosion littorale et données spatiales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440131v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: implementation of a multi-parameter monitoring in Sainte-Marguerite-sur-Mer (Seine-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Regional Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480897v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
@@ -6069,3441 +6081,3441 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale sur les mécanismes de fatigue et de rupture des falaises crayeuses : mise en place d’un suivi multiparamètre à Sainte-Marguerite-sur-Mer (Seine-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice-Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: implementation of a multi-parameter monitoring in Sainte-Marguerite-sur-Mer (Seine-Maritime, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283063v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of aerial and near surface geophysical data: Badlands case study of &amp;quot;Les Vaches Noires&amp;quot; cliffs, Normandy, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport croisé des analyses historique, archéologique et archéométrique pour les tuileries de Barbery (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures combinées d'imagerie de résistivité électrique et de photogrammétrie : étude des falaises des Vaches Noires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFPT ENSG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+                <w:t xml:space="preserve">Six années de suivi de l’érosion des falaises crayeuses en Seine-Maritime au scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: RST 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25067.13606⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02534819v1</w:t>
+                <w:t xml:space="preserve">hal-01424763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six années de suivi de l’érosion des falaises crayeuses en Seine-Maritime au scanner laser terrestre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Davidson</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference: RST 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25067.13606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424763v1</w:t>
+                <w:t xml:space="preserve">hal-02534819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le scanner laser terrestre : intérêts pour le suivi des dynamiques des côtes à falaises crayeuses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENJEUX ET SUIVI DE LA DYNAMIQUE SÉDIMENTAIRE APRÈS ARRASEMENT D’OUVRAGE : LA SÉLUNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique du Réseau d’Observation du Littoral Normand et Picard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d’Observation du Littoral Normand et Picard, Oct 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.360-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148950v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENJEUX ET SUIVI DE LA DYNAMIQUE SÉDIMENTAIRE APRÈS ARRASEMENT D’OUVRAGE : LA SÉLUNE</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le scanner laser terrestre : intérêts pour le suivi des dynamiques des côtes à falaises crayeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.360-361</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique du Réseau d’Observation du Littoral Normand et Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d’Observation du Littoral Normand et Picard, Oct 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252279v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’érosion des côtes à falaises par scanner laser terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Photogrammétrie et Imagerie 3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREMA, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux d'ablation, modalités et agents responsables du recul des falaises crayeuses haut-normandes : l'apport du scanner laser terrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L'apport du scanner laser terrestre dans la compréhension du recul des falaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire LIDAR et milieux naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959762v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du scanner laser terrestre dans la compréhension du recul des falaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Hazard of coastal chalk cliff erosion in Upper Normandy: the contribution of terrestrial laser scanning about the understanding of ablation rates, modalities and agents responsible for retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LIDAR et milieux naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">17th Joint Geomorphological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982402v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard of coastal chalk cliff erosion in Upper Normandy: the contribution of terrestrial laser scanning about the understanding of ablation rates, modalities and agents responsible for retreat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Rockfall Detection and Landslide Monitoring Ability of Boat- based Mobile Laser Scanning along Dieppe Coastal Cliffs (Upper Normandy, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Carrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Joint Geomorphological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Vertical Geology Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lausanne, Switzerland, Feb 2014, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022782v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockfall Detection and Landslide Monitoring Ability of Boat- based Mobile Laser Scanning along Dieppe Coastal Cliffs (Upper Normandy, France).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Taux d'ablation, modalités et agents responsables du recul des falaises crayeuses haut-normandes : l'apport du scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertical Geology Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Lausanne, Switzerland, Feb 2014, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122007v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological changes and dynamics of comet-tails in the Molène archipelago (Brittany, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122033v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Morphological changes and dynamics of comet-tails in the Molène archipelago (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108782v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term evolution of ‘Les Vaches Noires’ cliffs and spatio-temporal occurrence of landslides (Calvados, Basse-Normandie, France). First preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Landslide hazard zoning at large scale along Lower Normandy coast affected by slow-moving landslides (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122019v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide hazard zoning at large scale along Lower Normandy coast affected by slow-moving landslides (France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Maquaire</w:t>
+                <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lissak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Dario Carrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122076v1</w:t>
+                <w:t xml:space="preserve">hal-01122019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Analysis of Coastal Chalk Cliff Falls in Upper Normandy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taza GIS-Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Fès, Morocco. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Journées 'Aléa gravitaire'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.169-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des falaises et versants littoraux en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Observatoires du Trait de Côte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse diachronique de l’évolution d’un versant soumis à des mouvements superficiels de type solifluxion (Les Forges de Clermont, Calvados, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.191-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of 1-D hydraulic models in fluvial geomorphology, as a tool for quantifying and mitigating flood risk. Application to the Argent-Double River, a left-bank tributary of the Aude River, Mediterranean France (poster).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Quisserne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU (European Geophysical Union meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Viennes, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological and environmental cchanges in northern Greece since the Neolithic: a multiscalar approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 5th International Symposium on Eastern Mediterranean Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Thessaloniki, Greece. pp. 761-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des archives naturelles dans la compréhension de l'évolution des paysages protohistoriques et historiques normands. L'exemple de la péninsule de La Hague, Manche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paysages ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Pont-Audemer, France. pp. 77-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification par analyse photogrammétrique du recul des falaises et des apports en galets corrélatifs (Haute-Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviano Freire-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Geomorphology : from Expert opinion to Modelling"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9513,134 +9525,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection thématique : Les tuileries médiévales de Barbery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 88 p., DRAC / SRA Normandie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9650,509 +9662,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11. Beyond determinism: A local approach to nature/society interactions in the Southern Balkans at the transition from the Neolithic to the Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Antonio López Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Arnaud-Fassetta; Nathalie Carcaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Geoarchaeology in the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.157-171, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.22104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre XI. Dépasser le déterminisme: pour une approche locale des interactions Nature/société dans le sud des Balkans à la transition du Néolithique à l’Âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Antonio López Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au xxie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.159-174, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.22089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marais de la Dives du Mésolithique à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lespez L. (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et gestion de l'eau. Sept millénaires d'histoire de vallées et de plaines littorales en Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUC/MRSH, p. 173-196, 2012, coll. " Bibliothèque du Pôle Rural ", 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification by photogrammetric analysis of the normandy and picardy rocky coast dynamic (Normandie, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviano Freire-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Di-Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10162,176 +10174,176 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mortimore R.N. &amp; Duperret A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal chalk cliff instability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society London, pp.139-148, 2004, Engineering Géology Special Publications, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple d'aide à la gestion environnementale : la spatio-carte des marais littoraux de la Ria Formosa (Algarve, Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 6èmes Journées Cassini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brest, pp.451-458, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10341,438 +10353,438 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaches At Risk, Rapport final du programme européen INTERREG 3 a phase 2, in rapport final Université du Littoral de la côte d'Opale. 57 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement de la Mare de Vauville, de l'étude de la longue durée au développement durable : premiers résultats. Archéologie, Histoire et Anthropolgie de la presqu'île de la Hague (Manche), Rapport du PCR, 2ième année de recherche, Le Tourp, pp. 7-14.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Démarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Menesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des paysages du Néolithique à nos jours dans la péninsule de la Hague (Normandie, France), l'exemple de l'Anse Saint-Martin. Archéologie, Histoire et Anthropolgie de la presqu'île de la Hague (Manche), Rapport du PCR, 1ère année de recherche, Le Tourp, pp. 31-43.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des opérations de dragage au droit des jetées du port de Dieppe .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10919,51 +10931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02746118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Calle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-205.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12989" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GCMCV2T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2017.1408931" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11857" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DMT8J6QB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ez Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2016.02.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Lopez-Saez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11380" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1QJ2JFP6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10872" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HPW5BPN6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148294v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carrea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0542-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M1X3D1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10607" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sampaio da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2009.02.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXBC52Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1063" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1176" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127927v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mesnage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sandberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103524v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424763v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252279v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022782v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122033v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122019v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brosseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283356v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quisserne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Texier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malamidou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papadopoulos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levalet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794792v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556226v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio L&#243;pez S&#225;ez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22104" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556222v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22089" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716047v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maertens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283621v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Nocera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283480v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;marest" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menesson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283463v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283648v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02746118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Calle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-205.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12989" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GCMCV2T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11857" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DMT8J6QB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2017.1408931" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ez Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2016.02.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Lopez-Saez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11380" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1QJ2JFP6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2W0G6M2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10872" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HPW5BPN6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M1X3D1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10607" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carrea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0542-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sampaio da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2009.02.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXBC52Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1063" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283635v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1176" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mesnage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sandberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103524v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252279v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148950v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148952v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022782v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brosseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quisserne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Texier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malamidou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papadopoulos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levalet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio L&#243;pez S&#225;ez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22089" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maertens" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283621v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Nocera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878318v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283308v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;marest" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menesson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283463v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283648v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>