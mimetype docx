--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1172,307 +1172,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des falaises des Vaches Noires : analyse diachronique historique et récente à l’aide de documents multi-sources (Normandie, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roulland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (1), pp.37-55. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (sp1), pp.46-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI88-005.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156610v1</w:t>
+                <w:t xml:space="preserve">hal-02280608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique des falaises des Vaches Noires : analyse diachronique historique et récente à l’aide de documents multi-sources (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI88-005.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02280608v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV survey of a coastal cliff face – Selection of the best imaging angle</w:t>
               </w:r>
@@ -2513,307 +2513,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux dʼablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+                <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (1), pp.73-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10872⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.267-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143688v1</w:t>
+                <w:t xml:space="preserve">hal-01143590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence David</w:t>
+                <w:t xml:space="preserve">Taux dʼablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.267-292. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01143590v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retreat rates, modalities and agents responsible for erosion along the coastal chalk cliffs of Upper Normandy: the contribution of terrestrial laser scanning</w:t>
               </w:r>
@@ -4498,51 +4498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Aléas Gravitaires 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
@@ -4571,51 +4571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des processus hydrogravitaires et des dynamiques saisonnières des falaises des Vaches Noires par photogrammétrie, télémétrie laser terrestre et mesure in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4709,51 +4709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-term survey of comet-tails in Molène archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5522,51 +5522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAG's regional webinar for Western Europe &amp; British Isles (UK, Ireland, France, Italy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, visioconférence, France</w:t>
@@ -5720,51 +5720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5964,277 +5964,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale sur les mécanismes de fatigue et de rupture des falaises crayeuses : mise en place d’un suivi multiparamètre à Sainte-Marguerite-sur-Mer (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice-Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480864v1</w:t>
+                <w:t xml:space="preserve">hal-02481668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale sur les mécanismes de fatigue et de rupture des falaises crayeuses : mise en place d’un suivi multiparamètre à Sainte-Marguerite-sur-Mer (Seine-Maritime)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice-Valbonne, France</w:t>
+              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481668v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
               </w:r>
@@ -6259,64 +6259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
@@ -6470,51 +6470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7098,273 +7098,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENJEUX ET SUIVI DE LA DYNAMIQUE SÉDIMENTAIRE APRÈS ARRASEMENT D’OUVRAGE : LA SÉLUNE</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le scanner laser terrestre : intérêts pour le suivi des dynamiques des côtes à falaises crayeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.360-361</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique du Réseau d’Observation du Littoral Normand et Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d’Observation du Littoral Normand et Picard, Oct 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252279v1</w:t>
+                <w:t xml:space="preserve">hal-01148950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le scanner laser terrestre : intérêts pour le suivi des dynamiques des côtes à falaises crayeuses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENJEUX ET SUIVI DE LA DYNAMIQUE SÉDIMENTAIRE APRÈS ARRASEMENT D’OUVRAGE : LA SÉLUNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique du Réseau d’Observation du Littoral Normand et Picard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d’Observation du Littoral Normand et Picard, Oct 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.360-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148950v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’érosion des côtes à falaises par scanner laser terrestre</w:t>
               </w:r>
@@ -8100,51 +8100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological changes and dynamics of comet-tails in the Molène archipelago (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10931,51 +10931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02746118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Calle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-205.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12989" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GCMCV2T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11857" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DMT8J6QB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2017.1408931" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ez Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2016.02.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Lopez-Saez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11380" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1QJ2JFP6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2W0G6M2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10872" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HPW5BPN6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M1X3D1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10607" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carrea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0542-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sampaio da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2009.02.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXBC52Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1063" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283635v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1176" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mesnage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sandberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103524v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252279v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148950v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148952v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022782v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brosseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quisserne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Texier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malamidou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papadopoulos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levalet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio L&#243;pez S&#225;ez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22089" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maertens" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283621v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Nocera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878318v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283308v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;marest" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menesson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283463v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283648v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02746118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Calle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-205.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12989" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GCMCV2T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11857" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DMT8J6QB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2017.1408931" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ez Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2016.02.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Lopez-Saez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11380" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1QJ2JFP6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2W0G6M2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10872" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HPW5BPN6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M1X3D1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10607" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carrea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0542-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sampaio da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2009.02.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXBC52Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1063" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283635v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1176" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mesnage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sandberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103524v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252279v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148952v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022782v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122007v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brosseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quisserne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Texier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malamidou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papadopoulos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levalet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio L&#243;pez S&#225;ez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22089" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maertens" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283621v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Nocera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878318v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caspar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283308v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;marest" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menesson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283463v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283648v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>