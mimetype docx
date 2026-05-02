--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -195,997 +195,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal error estimates for non-conforming approximations of linear parabolic problems with minimal regularity</w:t>
+                <w:t xml:space="preserve">A monotone numerical flux for quasilinear convection diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Droniou</w:t>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Eymard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Herbin</w:t>
+                <w:t xml:space="preserve">Jürgen Fuhrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40324-024-00360-w⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (345), pp.203-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183945v1</w:t>
+                <w:t xml:space="preserve">hal-03791166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPACE-TIME ERROR ESTIMATES FOR APPROXIMATIONS OF LINEAR PARABOLIC PROBLEMS WITH GENERALIZED TIME BOUNDARY CONDITIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal error estimates for non-conforming approximations of linear parabolic problems with minimal regularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Arendt</w:t>
+                <w:t xml:space="preserve">C. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chalendar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Eymard</w:t>
+                <w:t xml:space="preserve">R. Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+              <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drae028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40324-024-00360-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075914v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monotone numerical flux for quasilinear convection diffusion equation</w:t>
+                <w:t xml:space="preserve">SPACE-TIME ERROR ESTIMATES FOR APPROXIMATIONS OF LINEAR PARABOLIC PROBLEMS WITH GENERALIZED TIME BOUNDARY CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+                <w:t xml:space="preserve">Wolfgang Arendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Fuhrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93 (345), pp.203-231. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/mcom/3870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drae028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791166v1</w:t>
+                <w:t xml:space="preserve">hal-04075914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions of dissipative and symmetric operators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence of the incremental projection method using conforming approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maltese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semigroup Forum</w:t>
+              <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00233-023-10338-1⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cmam-2023-0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746751v3</w:t>
+                <w:t xml:space="preserve">hal-03982033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lions' representation theorem and applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new convergence proof for approximations of the Stefan problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (3&amp;4), pp.1383-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2022094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2022.126946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03903110v1</w:t>
+                <w:t xml:space="preserve">hal-03693568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the incremental projection method using conforming approximations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensions of dissipative and symmetric operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Arendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Maltese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
+              <w:t xml:space="preserve">Semigroup Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/cmam-2023-0038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00233-023-10338-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982033v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746751v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new convergence proof for approximations of the Stefan problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lions' representation theorem and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Arendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (3&amp;4), pp.1383-1399. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 522 (2), pp.126946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2022094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2022.126946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693568v2</w:t>
+                <w:t xml:space="preserve">hal-03903110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galerkin approximation of linear problems in Banach and Hilbert spaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted p−Laplace approximation of linear and quasi-linear elliptic problems with measure data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maltese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 330, pp.208-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2022.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264895v3</w:t>
+                <w:t xml:space="preserve">hal-03668635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted p−Laplace approximation of linear and quasi-linear elliptic problems with measure data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Galerkin approximation of linear problems in Banach and Hilbert spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Arendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.165-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2022.05.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03668635v1</w:t>
+                <w:t xml:space="preserve">hal-02264895v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of nonlinear numerical approximations for an elliptic linear problem with irregular data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Maltese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (6), pp.3043-3089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1461,64 +1461,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (3), pp.43-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1677,51 +1677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle S. Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1844,222 +1844,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family of convergent numerical schemes for the incompressible Navier-Stokes equations</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin gradient discretisations for the approximation of second-order differential operators in divergence form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2017.08.003⟩</w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (4), pp.:4023-4054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-017-0558-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382924v2</w:t>
+                <w:t xml:space="preserve">hal-01535147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin gradient discretisations for the approximation of second-order differential operators in divergence form</w:t>
+                <w:t xml:space="preserve">Family of convergent numerical schemes for the incompressible Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (4), pp.:4023-4054. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.196-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40314-017-0558-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535147v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for piecewise deterministic Markov processes with boundary</w:t>
               </w:r>
@@ -2364,525 +2364,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient schemes: generic tools for the numerical analysis of diffusion equations</w:t>
+                <w:t xml:space="preserve">Gradient Schemes for Stokes problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (4), pp.1636-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drv061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150517v2</w:t>
+                <w:t xml:space="preserve">hal-00958139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Schemes for Stokes problem</w:t>
+                <w:t xml:space="preserve">Gradient schemes: generic tools for the numerical analysis of diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féron</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.749-781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drv061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00958139v1</w:t>
+                <w:t xml:space="preserve">hal-01150517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Schemes for Stokes problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Droniou</w:t>
+                <w:t xml:space="preserve">Uniform-in-time convergence result of numerical methods for non-linear parabolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drv061⟩</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-015-0733-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070703v2</w:t>
+                <w:t xml:space="preserve">hal-00949682v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform-in-time convergence result of numerical methods for non-linear parabolic equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Droniou</w:t>
+                <w:t xml:space="preserve">L2-stability independent of diffusion for a finite element -- finite volume discretization of a linear convection-diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Mildner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (1), pp.508-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140961146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-015-0733-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00949682v3</w:t>
+                <w:t xml:space="preserve">hal-01060065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L2-stability independent of diffusion for a finite element -- finite volume discretization of a linear convection-diffusion equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Deuring</w:t>
+                <w:t xml:space="preserve">Gradient Schemes for Stokes problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcus Mildner</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drv061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/140961146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01060065v2</w:t>
+                <w:t xml:space="preserve">hal-01070703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of approximate gradient schemes for nonlinear parabolic equations</w:t>
               </w:r>
@@ -3141,51 +3141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,715 +3239,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801648v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of conforming approximations for inviscid incompressible Bingham fluid flows and related problems</w:t>
+                <w:t xml:space="preserve">Convection and total variation flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.14(3):635-669, 2014. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (3), pp.1037-1071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00028-014-0231-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drt039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859700v1</w:t>
+                <w:t xml:space="preserve">hal-00770644v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection and total variation flow</w:t>
+                <w:t xml:space="preserve">Convergence of conforming approximations for inviscid incompressible Bingham fluid flows and related problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (3), pp.1037-1071. </w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.14(3):635-669, 2014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drt039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00028-014-0231-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770644v5</w:t>
+                <w:t xml:space="preserve">hal-00859700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a numerical scheme for miscible two-phase flow in porous media</w:t>
+                <w:t xml:space="preserve">Gradient schemes for the Stefan problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V Schleper</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 10 special</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741425v4</w:t>
+                <w:t xml:space="preserve">hal-00751555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient schemes for two-phase flow in heterogeneous porous media and Richards equation</w:t>
+                <w:t xml:space="preserve">Study of a numerical scheme for miscible two-phase flow in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Masson</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Schleper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.201200206⟩</w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.30(3):723-748, 2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.21823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740367v3</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741425v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient schemes: a generic framework for the discretisation of linear, nonlinear and nonlocal elliptic and parabolic equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradient schemes for two-phase flow in heterogeneous porous media and Richards equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 94, Issue 7-8, p. 560-585, July 2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201200206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751551v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740367v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient schemes for the Stefan problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradient schemes: a generic framework for the discretisation of linear, nonlinear and nonlocal elliptic and parabolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Volume 10 special</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.2395-2432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751555v1</w:t>
+                <w:t xml:space="preserve">hal-00751551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-stencil 3D schemes for diffusive flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3988,528 +3988,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a misanthrope process to the entropy solution of 1D problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite volume approximation of degenerate two-phase flow model with unlimited air mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tordeux</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ghilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouzha Marhraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp. 441-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.21715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623832v1</w:t>
+                <w:t xml:space="preserve">hal-00606955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume approximation of degenerate two-phase flow model with unlimited air mobility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertex centred Discretization of Two-Phase Darcy flows on General Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nouzha Marhraoui</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (2), pp. 441-474. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.59-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/num.21715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201235004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00606955v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for the biharmonic problem on general meshes</w:t>
+                <w:t xml:space="preserve">Convergence of a misanthrope process to the entropy solution of 1D problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexander Linke</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122, http://www.sciencedirect.com/science/article/pii/S0304414912001536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475419v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex centred Discretization of Two-Phase Darcy flows on General Meshes</w:t>
+                <w:t xml:space="preserve">Finite volume schemes for the biharmonic problem on general meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindy Guichard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Masson</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Linke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (280), pp.2019-2048</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706246v1</w:t>
+                <w:t xml:space="preserve">hal-00475419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex-centred discretization of multiphase compositional Darcy flows on general meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4686,51 +4686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid Orientation Effect in coupled Finite Volume Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4771,235 +4771,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for the approximation via characteristics of linear convection equations with irregular data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a finite volume scheme for the regularised mean curvature flow level set equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Prignet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Handlovicova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Mikula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (3), pp.687-724. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://imajna.oxfordjournals.org/content/31/3/813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00028-011-0106-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drq025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538438v1</w:t>
+                <w:t xml:space="preserve">hal-00407573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a finite volume scheme for the regularised mean curvature flow level set equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite volume schemes for the approximation via characteristics of linear convection equations with irregular data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karol Mikula</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, http://imajna.oxfordjournals.org/content/31/3/813. </w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.687-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drq025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00028-011-0106-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407573v2</w:t>
+                <w:t xml:space="preserve">hal-00538438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume approximation of a diffusion-dissolution model and application to nuclear waste storage</w:t>
               </w:r>
@@ -5308,2727 +5308,2727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An abstract analysis framework for nonconforming approximations of diffusion problems on general meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A convergent Finite Element-Finite Volume scheme for the compressible Stokes problem, Part II -- the isentropic case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Agélas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Masson</w:t>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Math. Comp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (270), pp.649--675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-09-02310-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318390v1</w:t>
+                <w:t xml:space="preserve">hal-00359140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discretisation of heterogeneous and anisotropic diffusion problems on general non-conforming meshes. SUSHI: a scheme using stabilisation and hybrid interfaces</w:t>
+                <w:t xml:space="preserve">Approximation of the biharmonic problem using piecewise linear finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drn084⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (23-24), pp.1283-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203269v5</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of the biharmonic problem using piecewise linear finite elements</w:t>
+                <w:t xml:space="preserve">Discretisation of heterogeneous and anisotropic diffusion problems on general non-conforming meshes. SUSHI: a scheme using stabilisation and hybrid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.11.002⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.1009-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drn084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693004v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203269v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the MAC scheme for the compressible Stokes equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An abstract analysis framework for nonconforming approximations of diffusion problems on general meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Agélas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.1-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542676v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified approach to Mimetic Finite Difference, Hybrid Finite Volume and Mixed Finite Volume methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence of the MAC scheme for the compressible Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (2), pp.265--295. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (6), pp.2218-2246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202510004222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/090779863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346077v1</w:t>
+                <w:t xml:space="preserve">hal-00542676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convergent Finite Element-Finite Volume scheme for the compressible Stokes problem, Part II -- the isentropic case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unified approach to Mimetic Finite Difference, Hybrid Finite Volume and Mixed Finite Volume methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Math. Comp.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 79 (270), pp.649--675. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.265--295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0025-5718-09-02310-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202510004222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359140v1</w:t>
+                <w:t xml:space="preserve">hal-00346077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nine point finite volume scheme for the simulation of diffusion in heterogeneous media</w:t>
+                <w:t xml:space="preserve">Algorithms for coupled mechanical deformations and fluid flow in a porous medium with different time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Agélas</w:t>
+                <w:t xml:space="preserve">Fatima-Zahra Daïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laminie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 347 (11-12), pp.673-676</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (4), pp.635-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350139v1</w:t>
+                <w:t xml:space="preserve">hal-01449039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell centred discretisation of non linear elliptic problems on general multidimensional polyhedral grids</w:t>
+                <w:t xml:space="preserve">Convergence analysis of a locally stabilized collocated finite volume scheme for incompressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/JNUM.2009.010⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (5), pp.889-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2009031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351867v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+                <w:t xml:space="preserve">A nine point finite volume scheme for the simulation of diffusion in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Agélas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347 (11-12), pp.673-676</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280822v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined finite volume-finite element scheme for the discretization of strongly nonlinear convection-diffusion-reaction problems on nonmatching grids</w:t>
+                <w:t xml:space="preserve">Cell centred discretisation of non linear elliptic problems on general multidimensional polyhedral grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Vohralík</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (3), pp.173--193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/JNUM.2009.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/num.20449⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00081711v1</w:t>
+                <w:t xml:space="preserve">hal-00351867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for coupled mechanical deformations and fluid flow in a porous medium with different time scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Laminie</w:t>
+                <w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 228 (6), pp.2296-2311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449039v1</w:t>
+                <w:t xml:space="preserve">hal-00280822v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of a locally stabilized collocated finite volume scheme for incompressible flows</w:t>
+                <w:t xml:space="preserve">A combined finite volume-finite element scheme for the discretization of strongly nonlinear convection-diffusion-reaction problems on nonmatching grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Piar</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.612-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.20449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2009031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00530814v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of natural convection with the Collocated Clustered Finite Volume scheme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An implicit finite volume scheme for a scalar hyperbolic problem with measure data related to piecewise deterministic Markov processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 222 (2), pp.293-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2007.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723173v1</w:t>
+                <w:t xml:space="preserve">hal-00693134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collocated finite volume schemes for the simulation of natural convective flows on unstructured meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of numerical methods for the assessment of production availability of a hybrid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Touazi</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.1603⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (1), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2006.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00723170v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mixed finite volume method for Stokes and Navier-Stokes equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Droniou</w:t>
+                <w:t xml:space="preserve">Collocated finite volume schemes for the simulation of natural convective flows on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Touazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (11), pp.2045--2068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.1603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/num.20333⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110911v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit finite volume scheme for a scalar hyperbolic problem with measure data related to piecewise deterministic Markov processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of natural convection with the Collocated Clustered Finite Volume scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Touazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2007.10.053⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (9), pp.1138--1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693134v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical methods for the assessment of production availability of a hybrid system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the mixed finite volume method for Stokes and Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.20333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2006.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00693079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical and numerical study of a system of conservation laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fast precipitation and dissolution reaction for a reaction diffusion system arising in a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Tillier</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00028-006-0271-x⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (6), pp.975-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2007047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108526v1</w:t>
+                <w:t xml:space="preserve">hal-00136237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of a colocated finite volume scheme for the incompressible Navier-Stokes equations on general 2 or 3D meshes</w:t>
+                <w:t xml:space="preserve">Mathematical and numerical study of a system of conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, http://www.springerlink.com/content/wrj46l34231r8k66/?MUD=MP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-006-0271-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/040613081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00004841v2</w:t>
+                <w:t xml:space="preserve">hal-00108526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of a solution for two phase flow in porous media: The case that the porosity depends on the pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence analysis of a colocated finite volume scheme for the incompressible Navier-Stokes equations on general 2 or 3D meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danielle Hilhorst</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (1), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/040613081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2006.02.082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00693093v1</w:t>
+                <w:t xml:space="preserve">hal-00004841v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability of colocated clustered finite volume simplicial discretizations for the 2D Stokes problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Piar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44 (4), pp.219-234. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10092-007-0138-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast precipitation and dissolution reaction for a reaction diffusion system arising in a porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouillard</w:t>
+                <w:t xml:space="preserve">Existence of a solution for two phase flow in porous media: The case that the porosity depends on the pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Daim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (6), pp.975-1000. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 326 (1), pp.332-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an:2007047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2006.02.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136237v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the marginal distributions of Markov processes used in dynamic reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Cocozza-Thivent</w:t>
+                <w:t xml:space="preserve">A mixed finite volume scheme for anisotropic diffusion problems on any grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Stochastic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2006, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 105, http://rd.springer.com/article/10.1007/s00211-006-0034-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/jamsa/2006/92156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00211-006-0034-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004712v1</w:t>
+                <w:t xml:space="preserve">hal-00005565v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed finite volume scheme for anisotropic diffusion problems on any grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Droniou</w:t>
+                <w:t xml:space="preserve">Identification of a stratigraphic model with seismic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Dobranszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-006-0034-1⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.1207-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/22/4/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005565v3</w:t>
+                <w:t xml:space="preserve">inria-00414400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a stratigraphic model with seismic constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Dobranszky</w:t>
+                <w:t xml:space="preserve">Characterization of the marginal distributions of Markov processes used in dynamic reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Cocozza-Thivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Masson</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22, pp.1207-1225. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Stochastic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/22/4/006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/jamsa/2006/92156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00414400v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cell-centred finite volume approximation for second order partial derivative operators with full matrix on unstructured meshes in any space dimension</w:t>
               </w:r>
@@ -8135,51 +8135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (3), pp.501-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8207,421 +8207,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boiling in porous media: Model and simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bénard</w:t>
+                <w:t xml:space="preserve">A finite-volume scheme for dynamic reliability models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Cocozza-Thivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Chavant</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-004-2594-9⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (3), pp.446-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drl001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694587v1</w:t>
+                <w:t xml:space="preserve">hal-00693102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-volume scheme for dynamic reliability models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Cocozza-Thivent</w:t>
+                <w:t xml:space="preserve">Boiling in porous media: Model and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mercier</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 26 (3), pp.446-471. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (1), pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drl001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-004-2594-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693102v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for two phase flow in porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation of the marginal distributions of a semi-Markov process using a finite volume scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Cocozza-Thivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing and Visualization in Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (5), pp.853-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2004043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003433v1</w:t>
+                <w:t xml:space="preserve">hal-00693113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of the marginal distributions of a semi-Markov process using a finite volume scheme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite volume schemes for two phase flow in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computing and Visualization in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7, pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an:2004043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00693113v1</w:t>
+                <w:t xml:space="preserve">hal-00003433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite volume scheme for anisotropic diffusion problems</w:t>
               </w:r>
@@ -8728,51 +8728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (2), pp.163-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9054,51 +9054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9568,51 +9568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183945v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Droniou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00360-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Arendt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalendar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3870" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746751v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-023-10338-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126946" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982033v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2023-0038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693568v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264895v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prignet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2022.05.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwarun Para" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bubpha Jitsom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surattana Sungnul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekson Sirisubtawee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201900245" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Droniou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078340v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823265v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Talbot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutthisak Phongthanapanich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14416/j.asep.2019.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382924v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.08.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535147v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-017-0558-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cocozza-Thivent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.02.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150517v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070703v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949682v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-015-0733-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060065v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deuring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mildner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140961146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Handlovicova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mikula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10492-015-0088-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0231-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770644v5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drt039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741425v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schleper" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21823" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751551v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.07.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghilani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Marhraoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21715" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13G8JR5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475419v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Linke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.147" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623721v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drs016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-011-0106-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407573v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drq025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Angelini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-009-9122-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhoudaf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ag&#233;las" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Di Pietro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203269v5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drn084" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542676v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090779863" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346077v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004222" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359140v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02310-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNUM.2009.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilhorst" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20449" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/551B3E02DA346C593AFE06245FCFA40FE5ACDE42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Da&#239;m" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009031" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.09.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723170v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1603" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFFA006D35FF9DDD715A15DA67B176036E6B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20333" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/982F1820AD84AD8FE3898AA9235FD607725D3F94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693134v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2007.10.053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693079v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.12.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tillier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-006-0271-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004841v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613081" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693093v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Daim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2006.02.082" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-007-0138-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136237v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Henry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007047" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004712v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jamsa/2006/92156" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005565v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-006-0034-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414400v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dobranszky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/4/006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004840v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694587v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-2594-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693102v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drl001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003433v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004043" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695261v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035077.63408.71" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003332v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898897v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100732v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(00)07005-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3870" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Droniou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00360-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Arendt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalendar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982033v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2023-0038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693568v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746751v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-023-10338-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126946" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prignet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2022.05.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264895v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwarun Para" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bubpha Jitsom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surattana Sungnul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekson Sirisubtawee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201900245" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Droniou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078340v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823265v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Talbot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutthisak Phongthanapanich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14416/j.asep.2019.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535147v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-017-0558-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382924v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cocozza-Thivent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.02.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150517v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949682v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-015-0733-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060065v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deuring" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mildner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140961146" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070703v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Handlovicova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mikula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10492-015-0088-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770644v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drt039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0231-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741425v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schleper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21823" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751551v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghilani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Marhraoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21715" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13G8JR5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475419v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Linke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.147" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623721v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drs016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407573v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drq025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-011-0106-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Angelini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-009-9122-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhoudaf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02310-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203269v5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drn084" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ag&#233;las" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Di Pietro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090779863" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004222" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Da&#239;m" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530814v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNUM.2009.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilhorst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20449" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/551B3E02DA346C593AFE06245FCFA40FE5ACDE42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693134v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2007.10.053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.12.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1603" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFFA006D35FF9DDD715A15DA67B176036E6B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723173v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.09.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20333" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/982F1820AD84AD8FE3898AA9235FD607725D3F94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136237v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Henry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-006-0271-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004841v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613081" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136127v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-007-0138-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Daim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2006.02.082" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005565v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-006-0034-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dobranszky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/4/006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004712v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jamsa/2006/92156" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004840v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drl001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694587v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-2594-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004043" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695261v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035077.63408.71" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003332v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898897v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100732v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(00)07005-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>