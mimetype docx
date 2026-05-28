--- v1 (2026-05-02)
+++ v2 (2026-05-28)
@@ -1429,243 +1429,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gradient discretisation method for linear advection problems</w:t>
+                <w:t xml:space="preserve">A unified analysis of elliptic problems with various boundary conditions and their approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Herbin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (3), pp.43-458</w:t>
+              <w:t xml:space="preserve">Czechoslovak Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70, pp.339-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078340v2</w:t>
+                <w:t xml:space="preserve">hal-01823265v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified analysis of elliptic problems with various boundary conditions and their approximation</w:t>
+                <w:t xml:space="preserve">The gradient discretisation method for linear advection problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czechoslovak Mathematical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70, pp.339-368</w:t>
+              <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.43-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823265v3</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified convergence analysis of numerical schemes for a miscible displacement problem</w:t>
               </w:r>
@@ -1844,222 +1844,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin gradient discretisations for the approximation of second-order differential operators in divergence form</w:t>
+                <w:t xml:space="preserve">Family of convergent numerical schemes for the incompressible Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40314-017-0558-2⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.196-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535147v2</w:t>
+                <w:t xml:space="preserve">hal-01382924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family of convergent numerical schemes for the incompressible Navier-Stokes equations</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin gradient discretisations for the approximation of second-order differential operators in divergence form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 144, pp.196-218. </w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (4), pp.:4023-4054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2017.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40314-017-0558-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382924v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for piecewise deterministic Markov processes with boundary</w:t>
               </w:r>
@@ -2563,326 +2563,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform-in-time convergence result of numerical methods for non-linear parabolic equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Droniou</w:t>
+                <w:t xml:space="preserve">Gradient Schemes for Stokes problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-015-0733-6⟩</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drv061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949682v3</w:t>
+                <w:t xml:space="preserve">hal-01070703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2-stability independent of diffusion for a finite element -- finite volume discretization of a linear convection-diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Mildner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (1), pp.508-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/140961146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Schemes for Stokes problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Droniou</w:t>
+                <w:t xml:space="preserve">Uniform-in-time convergence result of numerical methods for non-linear parabolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/drv061⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-015-0733-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070703v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949682v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of approximate gradient schemes for nonlinear parabolic equations</w:t>
               </w:r>
@@ -2894,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Handlovicova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Mikula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3141,64 +3141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3492,64 +3492,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Volume 10 special</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3678,64 +3678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient schemes for two-phase flow in heterogeneous porous media and Richards equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3821,51 +3821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, pp.2395-2432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3903,51 +3903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-stencil 3D schemes for diffusive flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4136,51 +4136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex centred Discretization of Two-Phase Darcy flows on General Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4234,356 +4234,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a misanthrope process to the entropy solution of 1D problems</w:t>
+                <w:t xml:space="preserve">Finite volume schemes for the biharmonic problem on general meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Roussignol</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tordeux</w:t>
+                <w:t xml:space="preserve">Alexander Linke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (280), pp.2019-2048</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623832v1</w:t>
+                <w:t xml:space="preserve">hal-00475419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for the biharmonic problem on general meshes</w:t>
+                <w:t xml:space="preserve">Vertex-centred discretization of multiphase compositional Darcy flows on general meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Linke</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), pp.987 - 1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-012-9299-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475419v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex-centred discretization of multiphase compositional Darcy flows on general meshes</w:t>
+                <w:t xml:space="preserve">Convergence of a misanthrope process to the entropy solution of 1D problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Masson</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (4), pp.987 - 1005. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122, http://www.sciencedirect.com/science/article/pii/S0304414912001536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-012-9299-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706244v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of nonlinear parabolic equations using a family of conformal and non-conformal schemes</w:t>
               </w:r>
@@ -4686,51 +4686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid Orientation Effect in coupled Finite Volume Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4771,235 +4771,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a finite volume scheme for the regularised mean curvature flow level set equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite volume schemes for the approximation via characteristics of linear convection equations with irregular data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karol Mikula</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, http://imajna.oxfordjournals.org/content/31/3/813. </w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.687-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drq025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00028-011-0106-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407573v2</w:t>
+                <w:t xml:space="preserve">hal-00538438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for the approximation via characteristics of linear convection equations with irregular data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a finite volume scheme for the regularised mean curvature flow level set equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Prignet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Handlovicova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Mikula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (3), pp.687-724. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://imajna.oxfordjournals.org/content/31/3/813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00028-011-0106-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drq025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538438v1</w:t>
+                <w:t xml:space="preserve">hal-00407573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume approximation of a diffusion-dissolution model and application to nuclear waste storage</w:t>
               </w:r>
@@ -5232,51 +5232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of the biharmonic problem using P1 finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rhoudaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5425,134 +5425,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of the biharmonic problem using piecewise linear finite elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An abstract analysis framework for nonconforming approximations of diffusion problems on general meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Agélas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.1-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693004v1</w:t>
+                <w:t xml:space="preserve">hal-00318390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discretisation of heterogeneous and anisotropic diffusion problems on general non-conforming meshes. SUSHI: a scheme using stabilisation and hybrid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5571,184 +5588,167 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (4), pp.1009-1043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imanum/drn084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203269v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An abstract analysis framework for nonconforming approximations of diffusion problems on general meshes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation of the biharmonic problem using piecewise linear finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Masson</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (23-24), pp.1283-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318390v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of the MAC scheme for the compressible Stokes equations</w:t>
               </w:r>
@@ -5962,555 +5962,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for coupled mechanical deformations and fluid flow in a porous medium with different time scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence analysis of a locally stabilized collocated finite volume scheme for incompressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zahra Daïm</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Eymard</w:t>
+                <w:t xml:space="preserve">Bruno Piar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (5), pp.889-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2009031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449039v1</w:t>
+                <w:t xml:space="preserve">hal-00530814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of a locally stabilized collocated finite volume scheme for incompressible flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms for coupled mechanical deformations and fluid flow in a porous medium with different time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Daïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laminie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Piar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (4), pp.635-658</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530814v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nine point finite volume scheme for the simulation of diffusion in heterogeneous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Agélas</w:t>
+                <w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 228 (6), pp.2296-2311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350139v1</w:t>
+                <w:t xml:space="preserve">hal-00280822v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell centred discretisation of non linear elliptic problems on general multidimensional polyhedral grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nine point finite volume scheme for the simulation of diffusion in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Agélas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347 (11-12), pp.673-676</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351867v1</w:t>
+                <w:t xml:space="preserve">hal-00350139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collocated finite volume scheme to solve free convection for general non-conforming grids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell centred discretisation of non linear elliptic problems on general multidimensional polyhedral grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 228 (6), pp.2296-2311. </w:t>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (3), pp.173--193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/JNUM.2009.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280822v2</w:t>
+                <w:t xml:space="preserve">hal-00351867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined finite volume-finite element scheme for the discretization of strongly nonlinear convection-diffusion-reaction problems on nonmatching grids</w:t>
               </w:r>
@@ -6606,455 +6606,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit finite volume scheme for a scalar hyperbolic problem with measure data related to piecewise deterministic Markov processes</w:t>
+                <w:t xml:space="preserve">Comparison of numerical methods for the assessment of production availability of a hybrid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 222 (2), pp.293-323. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (1), pp.168-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2007.10.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2006.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693134v1</w:t>
+                <w:t xml:space="preserve">hal-00693079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical methods for the assessment of production availability of a hybrid system</w:t>
+                <w:t xml:space="preserve">An implicit finite volume scheme for a scalar hyperbolic problem with measure data related to piecewise deterministic Markov processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93 (1), pp.168-177. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 222 (2), pp.293-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2006.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2007.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693079v1</w:t>
+                <w:t xml:space="preserve">hal-00693134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collocated finite volume schemes for the simulation of natural convective flows on unstructured meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of natural convection with the Collocated Clustered Finite Volume scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Touazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Touazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (11), pp.2045--2068. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (9), pp.1138--1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.1603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723170v1</w:t>
+                <w:t xml:space="preserve">hal-00723173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of natural convection with the Collocated Clustered Finite Volume scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collocated finite volume schemes for the simulation of natural convective flows on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Touazi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (11), pp.2045--2068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.1603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.09.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00723173v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the mixed finite volume method for Stokes and Navier-Stokes equations</w:t>
               </w:r>
@@ -7195,51 +7195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (6), pp.975-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7507,51 +7507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Piar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44 (4), pp.219-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7611,51 +7611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zahra Daim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 326 (1), pp.332-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7683,118 +7683,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed finite volume scheme for anisotropic diffusion problems on any grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Droniou</w:t>
+                <w:t xml:space="preserve">Characterization of the marginal distributions of Markov processes used in dynamic reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Cocozza-Thivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 105, http://rd.springer.com/article/10.1007/s00211-006-0034-1. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Stochastic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-006-0034-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/jamsa/2006/92156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005565v3</w:t>
+                <w:t xml:space="preserve">hal-02004712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a stratigraphic model with seismic constraints</w:t>
               </w:r>
@@ -7891,144 +7917,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00414400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the marginal distributions of Markov processes used in dynamic reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Cocozza-Thivent</w:t>
+                <w:t xml:space="preserve">A mixed finite volume scheme for anisotropic diffusion problems on any grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Stochastic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2006, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 105, http://rd.springer.com/article/10.1007/s00211-006-0034-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/jamsa/2006/92156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00211-006-0034-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004712v1</w:t>
+                <w:t xml:space="preserve">hal-00005565v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cell-centred finite volume approximation for second order partial derivative operators with full matrix on unstructured meshes in any space dimension</w:t>
               </w:r>
@@ -8040,51 +8040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26, pp.326-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9054,51 +9054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9209,51 +9209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Daniele Antonio Di Pietro, Prof. Luca Formaggia, Prof. Roland Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedral Methods in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Springer International Publishing, pp.1-35, 2021, SEMA SIMAI Springer Series, 978-3-030-69362-6. </w:t>
@@ -9317,51 +9317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. L. Lions; Philippe Ciarlet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solution of Equation in ℝn (Part 3), Techniques of Scientific Computing (Part 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Elsevier, pp.713-1020, 2000, Handbook of Numerical Analysis, 9780444503503. </w:t>
@@ -9568,51 +9568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3870" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Droniou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00360-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Arendt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalendar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982033v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2023-0038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693568v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746751v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-023-10338-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126946" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prignet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2022.05.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264895v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwarun Para" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bubpha Jitsom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surattana Sungnul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekson Sirisubtawee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201900245" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Droniou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078340v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823265v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Talbot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutthisak Phongthanapanich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14416/j.asep.2019.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535147v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-017-0558-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382924v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cocozza-Thivent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.02.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150517v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949682v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-015-0733-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060065v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deuring" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mildner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140961146" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070703v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Handlovicova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mikula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10492-015-0088-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770644v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drt039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0231-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741425v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schleper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21823" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751551v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghilani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Marhraoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21715" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13G8JR5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475419v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Linke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.147" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623721v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drs016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407573v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drq025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-011-0106-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Angelini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-009-9122-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhoudaf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02310-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203269v5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drn084" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ag&#233;las" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Di Pietro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090779863" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004222" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Da&#239;m" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530814v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNUM.2009.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilhorst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20449" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/551B3E02DA346C593AFE06245FCFA40FE5ACDE42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693134v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2007.10.053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.12.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1603" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFFA006D35FF9DDD715A15DA67B176036E6B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723173v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.09.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20333" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/982F1820AD84AD8FE3898AA9235FD607725D3F94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136237v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Henry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-006-0271-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004841v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613081" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136127v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-007-0138-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Daim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2006.02.082" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005565v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-006-0034-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dobranszky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/4/006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004712v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jamsa/2006/92156" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004840v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drl001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694587v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-2594-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004043" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695261v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035077.63408.71" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003332v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898897v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100732v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(00)07005-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fuhrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3870" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Droniou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00360-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Arendt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chalendar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03982033v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maltese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2023-0038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693568v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746751v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-023-10338-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126946" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prignet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2022.05.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264895v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwarun Para" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bubpha Jitsom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surattana Sungnul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekson Sirisubtawee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201900245" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Droniou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823265v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078340v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Talbot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutthisak Phongthanapanich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14416/j.asep.2019.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382924v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.08.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535147v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-017-0558-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cocozza-Thivent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drw076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.02.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drv061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150517v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070703v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060065v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deuring" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mildner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140961146" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949682v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-015-0733-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Handlovicova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mikula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10492-015-0088-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-014-0108-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770644v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drt039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0231-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741425v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schleper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21823" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751551v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghilani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Marhraoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21715" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13G8JR5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475419v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Linke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tordeux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2012.07.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.147" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623721v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drs016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-011-0106-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407573v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drq025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Angelini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-009-9122-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhoudaf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02310-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ag&#233;las" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Di Pietro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203269v5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drn084" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693004v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090779863" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004222" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009031" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Da&#239;m" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280822v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.034" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350139v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351867v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNUM.2009.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilhorst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20449" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/551B3E02DA346C593AFE06245FCFA40FE5ACDE42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693079v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.12.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2007.10.053" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723173v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touazi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.09.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1603" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AFFA006D35FF9DDD715A15DA67B176036E6B148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20333" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/982F1820AD84AD8FE3898AA9235FD607725D3F94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136237v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Henry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2007047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-006-0271-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004841v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613081" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136127v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-007-0138-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Daim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2006.02.082" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004712v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jamsa/2006/92156" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dobranszky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/4/006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005565v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-006-0034-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004840v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drl001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694587v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-2594-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004043" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695261v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035077.63408.71" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003332v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898897v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100732v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(00)07005-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>