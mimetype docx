--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -100,287 +100,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of calibrated and seamless ensemble weather forecasts for crop protection applications</w:t>
+                <w:t xml:space="preserve">Decision-Making Process Factors Explain Some of the Heterogeneity of Irrigation Practices among Maize Farmers in Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+                <w:t xml:space="preserve">Marine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Raynaud</w:t>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Raynal</w:t>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (4), pp. 1329-1342. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.3504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/WAF-D-20-0128.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w13243504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522417v1</w:t>
+                <w:t xml:space="preserve">hal-03538727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making Process Factors Explain Some of the Heterogeneity of Irrigation Practices among Maize Farmers in Southwestern France</w:t>
+                <w:t xml:space="preserve">Design and evaluation of calibrated and seamless ensemble weather forecasts for crop protection applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Albert</w:t>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Couture</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Faivre</w:t>
+                <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Willaume</w:t>
+                <w:t xml:space="preserve">Marc Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (24), pp.3504. </w:t>
+              <w:t xml:space="preserve">Weather and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp. 1329-1342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13243504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/WAF-D-20-0128.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538727v1</w:t>
+                <w:t xml:space="preserve">hal-03522417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A REVIEW ON QUANTILE REGRESSION FOR STOCHASTIC COMPUTER EXPERIMENTS</w:t>
               </w:r>
@@ -392,51 +392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Torossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -656,51 +656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -803,51 +803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
@@ -924,51 +924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kyriazakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1009,243 +1009,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mtk: a general-purpose and extensible R environment for uncertainty and sensitivity analyses of numerical experiments</w:t>
+                <w:t xml:space="preserve">A General-Purpose and Extensible R Environment for Uncertainty and Sensitivity Analyses of Numerical Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+                <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7 (2), pp.206 - 226</w:t>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.206-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631895v1</w:t>
+                <w:t xml:space="preserve">hal-01259720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General-Purpose and Extensible R Environment for Uncertainty and Sensitivity Analyses of Numerical Experiments</w:t>
+                <w:t xml:space="preserve">mtk: a general-purpose and extensible R environment for uncertainty and sensitivity analyses of numerical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Monod</w:t>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7 (2), pp.206-226</w:t>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.206 - 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259720v1</w:t>
+                <w:t xml:space="preserve">hal-02631895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the variation of geometrical and topological traits on light interception efficiency of apple trees: sensitivity analysis and metamodelling for ideotype definition</w:t>
               </w:r>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqi Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1342,51 +1342,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Archidémio</w:t>
+                <w:t xml:space="preserve">Projet Archidémio : surface foliaire et mildiou étroitement liés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
@@ -1443,836 +1443,836 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208700v1</w:t>
+                <w:t xml:space="preserve">hal-02643183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing climatic exposure of grassland-based livestock systems with seasonal-scale indicators</w:t>
+                <w:t xml:space="preserve">Effect of pea canopy architecture on microclimate and consequences on ascochyta blight infection under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sautier</w:t>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Faivre</w:t>
+                <w:t xml:space="preserve">François Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-013-0808-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.509-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0132-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651483v1</w:t>
+                <w:t xml:space="preserve">hal-01208599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Archidémio : surface foliaire et mildiou étroitement liés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaucher</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.611-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643183v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Archidémio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000341v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pea canopy architecture on microclimate and consequences on ascochyta blight infection under field conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing climatic exposure of grassland-based livestock systems with seasonal-scale indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rouault</w:t>
+                <w:t xml:space="preserve">Marion Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jumel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0132-0⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120 (1-2), pp.341-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-0808-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208599v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Model to Simulate Air-Borne Diseases as a Function of Crop Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of yield losses caused by potato late blight on eight cultivars with different levels of resistance to phytophthora infestans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+                <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Langlais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Chatot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (11), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (7), pp.935 - 942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-09-11-0752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771939v1</w:t>
+                <w:t xml:space="preserve">hal-01208661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of yield losses caused by potato late blight on eight cultivars with different levels of resistance to phytophthora infestans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Generic Model to Simulate Air-Borne Diseases as a Function of Crop Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 96 (7), pp.935 - 942. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-09-11-0752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208661v1</w:t>
+                <w:t xml:space="preserve">hal-00771939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-site study to classify semi-natural grassland types</w:t>
               </w:r>
@@ -2398,315 +2398,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00377983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modelling of functional data</w:t>
+                <w:t xml:space="preserve">Using VEGETATION satellite data and the crop model STICS-Prairie to estimate pasture production at the national level in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Besse</w:t>
+                <w:t xml:space="preserve">C. Di Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cardot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Faivre</w:t>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21 (2), pp.165-173. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.3-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asmb.539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2004.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683217v1</w:t>
+                <w:t xml:space="preserve">hal-02680187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using VEGETATION satellite data and the crop model STICS-Prairie to estimate pasture production at the national level in France</w:t>
+                <w:t xml:space="preserve">Statistical modelling of functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Di Bella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Seguin</w:t>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30, pp.3-9. </w:t>
+              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (2), pp.165-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2004.08.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asmb.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680187v1</w:t>
+                <w:t xml:space="preserve">hal-02683217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialising crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2790,342 +2790,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing capabilities to estimate pasture production in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Use of SPOT4-VEGETATION satellite data to improve pasture production simulated by STICS included in the ISOP French system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Guerif</w:t>
+                <w:t xml:space="preserve">B. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (6-7), pp.437-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2004034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679487v1</w:t>
+                <w:t xml:space="preserve">hal-00886046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of SPOT4-VEGETATION satellite data to improve pasture production simulated by STICS included in the ISOP French system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Remote sensing capabilities to estimate pasture production in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Guérif</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (23), pp.5359-5372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886046v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional approaches for predicting land use with the temporal evolution of coarse resolution remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30 (10), pp.1185-1199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3144,286 +3144,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle non linéaire à paramètres aléatoires de la dynamique de cultures observées par télédétection : comparaison de deux procédures d'estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of a crop simulation model, STICS, in order to choose the main parameters to be estimated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 143, pp.205-213</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (2), pp.133-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004238v1</w:t>
+                <w:t xml:space="preserve">hal-02675876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a crop simulation model, STICS, in order to choose the main parameters to be estimated</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle non linéaire à paramètres aléatoires de la dynamique de cultures observées par télédétection : comparaison de deux procédures d'estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delecolle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22 (2), pp.133-158</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143, pp.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675876v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle non linéaire à paramètres aléatoires de la dynamique de cultures observées par télédétection : comparaison de deux procédures d'estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 143 (1-2), pp.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3448,51 +3448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation MDQ de processus spatio-temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,51 +3569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the radar signal to soil moisture: variation with incidence angel, frequency, and polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 35 (3), pp.781-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3641,424 +3641,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal multiresolution analysis for a quantitative/qualitative interpretation of complex dynamic processes</w:t>
+                <w:t xml:space="preserve">Factors affecting the relationship between body mass and age in the izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ayrolles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dominique Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guerrin</w:t>
+                <w:t xml:space="preserve">P. Menaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 143 (2), pp.191-199</w:t>
+              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 77 (2), pp.351-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687165v1</w:t>
+                <w:t xml:space="preserve">hal-02686961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting crop reflectances using satellite data observing mixed pixels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Temporal multiresolution analysis for a quantitative/qualitative interpretation of complex dynamic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fischer</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 2 (1), pp.87-107</w:t>
+              <w:t xml:space="preserve">IEE Proceedings Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 143 (2), pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687164v1</w:t>
+                <w:t xml:space="preserve">hal-02687165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The field row direction relative to the radar azimuth considered as an apparent surface roughness for smooth bare soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Predicting crop reflectances using satellite data observing mixed pixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 17 (16), pp.3305-3311</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 2 (1), pp.87-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686263v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the relationship between body mass and age in the izard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The field row direction relative to the radar azimuth considered as an apparent surface roughness for smooth bare soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Menaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 77 (2), pp.351-358</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 17 (16), pp.3305-3311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686961v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage estimators applied to prediction of french winter wheat yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4109,51 +4109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de donnees intermediaires pour corriger la prediction de modeles mecanistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4204,51 +4204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling potential growth of tillers in winter wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4495,51 +4495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iEMSs 2020 - 10th Conference on International Environmental Modelling and Software Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium. pp.1-40</w:t>
@@ -4568,103 +4568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte l’incertitude des prévisions météorologiques dans les OAD utilisées pour gérer les maladies et ravageurs des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Aleksovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brun</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Conférence internationale sur les maladies des plantes (Végéphyl)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Tours, France. 10 p</w:t>
@@ -4844,51 +4844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Saccareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4920,333 +4920,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic epidemiological modeling of gastrointestinal parasitism in sheep</w:t>
+                <w:t xml:space="preserve">Genetic-epidemiological modelling of gastrointestinal parasitism in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Saccareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ciappesoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Yucatan, Mexico</w:t>
+              <w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604782v1</w:t>
+                <w:t xml:space="preserve">hal-02740485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic-epidemiological modelling of gastrointestinal parasitism in sheep</w:t>
+                <w:t xml:space="preserve">Genetic epidemiological modeling of gastrointestinal parasitism in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Saccareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ciappesoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yucatan, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740485v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du MTK avec les plate-formes de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre avec CATI-IUMA du department EA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 17 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,64 +5284,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«MTK» : un package pour unifier les démarches d'exploration numérique de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5418,64 +5418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ciappesoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Conference of the International Society for Veterinary Epidemiology and Economics (ISVEE 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Mérida, Mexico. 1 p</w:t>
@@ -5543,64 +5543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
@@ -5642,51 +5642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of dynamic crop models to assist crop science: assessing the impact of multiple traits on yield in Australian wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5737,64 +5737,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le package MTK et l'analyse de sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre avec CATI-IUMA du department EA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5832,64 +5832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTK - une boîte à outils pour l'analyse numérique des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du « Réseau Méthodes pour l'exploration informatique des modèles complexes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Toulouse, France. 16 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5927,64 +5927,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier pratique sur le logiciel MTK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du « Réseau National des Systèmes Complexes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Évian-les-Bains, France. 19 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6035,51 +6035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqi Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6130,90 +6130,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t>
@@ -6380,77 +6380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design steps of a generic model to simulate air borne diseases as a function of crop architecture project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECA International Conference on "Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6501,51 +6501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Carpani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6600,103 +6600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the grassland production through the ISOP system: use of vegetation images for improving the grassland STICS model spatial outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6721,90 +6721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité de STICS: principe et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6842,64 +6842,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of vegetation phenology : issues to be solved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Ispra, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6924,77 +6924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop yield forecast : bottlenecks and new hopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. ICCTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7013,243 +7013,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating a stochastic salmon life-cycle model with partial observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Actualisation d'un modèle du cycle biologique du saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International biometric conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Biométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768220v1</w:t>
+                <w:t xml:space="preserve">hal-02771344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation d'un modèle du cycle biologique du saumon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Updating a stochastic salmon life-cycle model with partial observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Trenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Faivre</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Badia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Biométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Rennes, France</w:t>
+              <w:t xml:space="preserve">19. International biometric conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771344v1</w:t>
+                <w:t xml:space="preserve">hal-02768220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation du cycle biologique du saumon atlantique (Salmo salar L.). Simulation de l'aspect stochastique de la relation stock-recrutement de la population de saumon de la Nivelle (Pyrenees Atlantiques- France)</w:t>
               </w:r>
@@ -7274,51 +7274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journees du Pole de Recherche GRAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7343,51 +7343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grille espace-temps et démarche de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7468,51 +7468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River basin management using a stochastic model of the salmon life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7589,64 +7589,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic map of crop leaf area index dynamics estimated with satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODSIM'97 : International Congress on Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Hobart, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7671,51 +7671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la discussion sur le thème : Modélisation spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,51 +7779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation stochastique du cycle biologique du saumon atlantique (Salmo salar L.) : bases biologiques, implementation informatique et interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7904,51 +7904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de probabilités par le modèle linéaire généralisé. Application au saumon (Salmo salar L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8055,64 +8055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Satellite Colloquium of the 10th Int. Congress of Photosynthesis. ISPRS Photosynthesis and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Montpellier, France</w:t>
@@ -8141,77 +8141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time abstraction and quantitative/qualitative interpretation of multiple dynamics processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International workshop on qualitative reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8236,64 +8236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting crops reflectance using satellite data observing mixed pixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International biometric conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Hamilton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8331,51 +8331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimateurs à rétrécisseurs appliqués à la prévision du rendement de blé d'hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la société Française de biométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8400,51 +8400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of in-season measurements to improve model prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8495,51 +8495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de croissance des talles chez le ble d'hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8577,51 +8577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation aux problemes statistiques en modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Got</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8730,51 +8730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8855,64 +8855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS - 1er séminaire du réseau scientifique STICS</w:t>
@@ -8993,51 +8993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capiesonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, 409 p., 2015, Rencontres autour des Recherches sur les Ruminants</w:t>
@@ -9066,103 +9066,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea canopy architecture affects microclimate and ascochyta blight development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. 2012, ECA (Epidemiology Canopy Architecture) International Conference on "Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development"</w:t>
@@ -9223,51 +9223,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9275,51 +9275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 352 p., 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9350,64 +9350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de grands systèmes biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9425,51 +9425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support écrit pour la formation au logiciel Splus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eldin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9513,51 +9513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sporée aérienne de l'Eutypa lata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33 p., 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9607,77 +9607,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes génériques pour la conception d'idéotypes : apports des mathématiques appliquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9709,506 +9709,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration par construction de métamodèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : Applications aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Savoir Faire (Quae), 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598481v1</w:t>
+                <w:t xml:space="preserve">hal-02802173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration par construction de métamodèles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploration numérique d'un modèle agronomique avec le package mtk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : Applications aux sciences de la nature et de l'environnement</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Savoir Faire (Quae), 978-2-7592-1906-3</w:t>
+              <w:t xml:space="preserve">, pp.326, 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802173v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le package mtk, une bibliothèque R pour l’exploration numérique des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert.Faivre@toulouse.inra.fr : Application aux sciences de la nature et de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration numérique d'un modèle agronomique avec le package mtk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herve Richard</w:t>
+                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Monod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.326, 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173749v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialising crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10337,51 +10337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10462,51 +10462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grille espace-temps et démarche de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10587,51 +10587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation MDQ de processus spatio-temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10695,51 +10695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faussage vectoriel par la technique des representations markoviennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faussage du filtrage recursif de Kalman.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universite Paris-Sud, 1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11064,77 +11064,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varying-Time Random Effects Models for Longitudinal Data: Spatial Disaggregation and Temporal Interpolation of Remote Sensing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maisongrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11321,51 +11321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-20-0128.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243504" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006032v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Torossian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106858" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Huth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Bishop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000871" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123080v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0808-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0132-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W16KGWHB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0752" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.539" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBCF867FFE42DE7B9A16BA98AAE32C87A8BD3286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.08.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76DVK2JB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seguin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.582001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayrolles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686961v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;pin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hebel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ciappesoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794201v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259718v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763593v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768220v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771344v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Charron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prouzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770786v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765802v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776296v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delecolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772655v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779630v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Got" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capiesonni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eldin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173768v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=6JZP7Uy4fD4C&amp;amp;pg=PA159&amp;amp;lpg=PA159&amp;amp;dq=exploration+par+construction+de+m%C3%A9ta+mod%C3%A8les&amp;amp;source=bl&amp;amp;ots=0lB_yUB7iN&amp;amp;sig=BmnQDhm3VsYexMN7iw0oNBkx8UU&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=46qhU735BMXK0AX9roGQAg&amp;amp;ved=0CCAQ6AEwAA#v=onepage&amp;amp;q=exploration%20par%20construction%20de%20m%C3%A9ta%20mod%C3%A8les&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805404v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824829v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n40334/#section=608717&amp;amp;page=1&amp;amp;locus=0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aip.scitation.org/doi/abs/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837578v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-20-0128.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006032v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Torossian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106858" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Huth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Bishop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000871" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123080v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0132-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W16KGWHB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0808-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0752" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.08.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76DVK2JB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.539" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBCF867FFE42DE7B9A16BA98AAE32C87A8BD3286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.582001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;pin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayrolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hebel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740485v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ciappesoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794201v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259718v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763593v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771344v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Charron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prouzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770786v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765802v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776296v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delecolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772655v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779630v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Got" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capiesonni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eldin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173768v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802173v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=6JZP7Uy4fD4C&amp;amp;pg=PA159&amp;amp;lpg=PA159&amp;amp;dq=exploration+par+construction+de+m%C3%A9ta+mod%C3%A8les&amp;amp;source=bl&amp;amp;ots=0lB_yUB7iN&amp;amp;sig=BmnQDhm3VsYexMN7iw0oNBkx8UU&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=46qhU735BMXK0AX9roGQAg&amp;amp;ved=0CCAQ6AEwAA#v=onepage&amp;amp;q=exploration%20par%20construction%20de%20m%C3%A9ta%20mod%C3%A8les&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824829v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n40334/#section=608717&amp;amp;page=1&amp;amp;locus=0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aip.scitation.org/doi/abs/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837578v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>