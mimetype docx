--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -5045,355 +5045,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic epidemiological modeling of gastrointestinal parasitism in sheep</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Goffinet</w:t>
+                <w:t xml:space="preserve">Intégration du MTK avec les plate-formes de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Yucatan, Mexico</w:t>
+              <w:t xml:space="preserve">Rencontre avec CATI-IUMA du department EA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 17 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604782v1</w:t>
+                <w:t xml:space="preserve">hal-02794201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du MTK avec les plate-formes de modélisation</w:t>
+                <w:t xml:space="preserve">«MTK» : un package pour unifier les démarches d'exploration numérique de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre avec CATI-IUMA du department EA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 17 diapo</w:t>
+              <w:t xml:space="preserve">Les quatrièmes rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794201v1</w:t>
+                <w:t xml:space="preserve">hal-01259715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«MTK» : un package pour unifier les démarches d'exploration numérique de modèles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Monod</w:t>
+                <w:t xml:space="preserve">Genetic epidemiological modeling of gastrointestinal parasitism in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Saccareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ciappesoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les quatrièmes rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yucatan, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259715v1</w:t>
+                <w:t xml:space="preserve">hal-01604782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic-epidemiological modelling of gastrointestinal parasitism in sheep</w:t>
               </w:r>
@@ -5498,247 +5498,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of dynamic crop models to assist crop science: assessing the impact of multiple traits on yield in Australian wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
+              <w:t xml:space="preserve">3. Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743482v1</w:t>
+                <w:t xml:space="preserve">hal-01603352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of dynamic crop models to assist crop science: assessing the impact of multiple traits on yield in Australian wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+                <w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 14 p</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603352v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le package MTK et l'analyse de sensibilité</w:t>
               </w:r>
@@ -6715,230 +6715,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité de STICS: principe et résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Ruget</w:t>
+                <w:t xml:space="preserve">Remote sensing of vegetation phenology : issues to be solved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Delecolle</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Arles, France</w:t>
+              <w:t xml:space="preserve">International workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Ispra, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764368v1</w:t>
+                <w:t xml:space="preserve">hal-02759674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of vegetation phenology : issues to be solved</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Baret</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité de STICS: principe et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Seguin</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Ispra, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759674v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop yield forecast : bottlenecks and new hopes</w:t>
               </w:r>
@@ -8816,77 +8816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude méthodologique de l’impact des incertitudes liées à l’estimation spatialisée des paramètres sols du modèle Stics à partir de la Base de Données Géographique des Sols de France à 1/1 000 000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11321,51 +11321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-20-0128.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006032v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Torossian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106858" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Huth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Bishop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000871" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123080v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0132-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W16KGWHB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0808-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0752" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.08.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76DVK2JB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.539" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBCF867FFE42DE7B9A16BA98AAE32C87A8BD3286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.582001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;pin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayrolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hebel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740485v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ciappesoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794201v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259718v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763593v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771344v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Charron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prouzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770786v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765802v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776296v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delecolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772655v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779630v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Got" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capiesonni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eldin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173768v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802173v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=6JZP7Uy4fD4C&amp;amp;pg=PA159&amp;amp;lpg=PA159&amp;amp;dq=exploration+par+construction+de+m%C3%A9ta+mod%C3%A8les&amp;amp;source=bl&amp;amp;ots=0lB_yUB7iN&amp;amp;sig=BmnQDhm3VsYexMN7iw0oNBkx8UU&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=46qhU735BMXK0AX9roGQAg&amp;amp;ved=0CCAQ6AEwAA#v=onepage&amp;amp;q=exploration%20par%20construction%20de%20m%C3%A9ta%20mod%C3%A8les&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824829v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n40334/#section=608717&amp;amp;page=1&amp;amp;locus=0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aip.scitation.org/doi/abs/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837578v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-20-0128.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006032v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Torossian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106858" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Huth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Bishop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000871" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123080v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0132-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W16KGWHB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0808-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0752" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.08.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76DVK2JB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.539" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBCF867FFE42DE7B9A16BA98AAE32C87A8BD3286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.582001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;pin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayrolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hebel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740485v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ciappesoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604782v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259718v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763593v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764368v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771344v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Charron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prouzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770786v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765802v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776296v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delecolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772655v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779630v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Got" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capiesonni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eldin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173768v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802173v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=6JZP7Uy4fD4C&amp;amp;pg=PA159&amp;amp;lpg=PA159&amp;amp;dq=exploration+par+construction+de+m%C3%A9ta+mod%C3%A8les&amp;amp;source=bl&amp;amp;ots=0lB_yUB7iN&amp;amp;sig=BmnQDhm3VsYexMN7iw0oNBkx8UU&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=46qhU735BMXK0AX9roGQAg&amp;amp;ved=0CCAQ6AEwAA#v=onepage&amp;amp;q=exploration%20par%20construction%20de%20m%C3%A9ta%20mod%C3%A8les&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824829v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n40334/#section=608717&amp;amp;page=1&amp;amp;locus=0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aip.scitation.org/doi/abs/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837578v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>