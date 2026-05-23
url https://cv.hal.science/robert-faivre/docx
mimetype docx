--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1467,319 +1467,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pea canopy architecture on microclimate and consequences on ascochyta blight infection under field conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+                <w:t xml:space="preserve">Carole Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bussière</w:t>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Langrume</w:t>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rouault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 135 (3), pp.509-524. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.611-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0132-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208599v1</w:t>
+                <w:t xml:space="preserve">hal-01000341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Effect of pea canopy architecture on microclimate and consequences on ascochyta blight infection under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Giorgetti</w:t>
+                <w:t xml:space="preserve">François Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+                <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 135 (3), pp.611-617. </w:t>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.509-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0132-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000341v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Archidémio</w:t>
               </w:r>
@@ -3144,230 +3144,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a crop simulation model, STICS, in order to choose the main parameters to be estimated</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle non linéaire à paramètres aléatoires de la dynamique de cultures observées par télédétection : comparaison de deux procédures d'estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Brisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Delecolle</w:t>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22 (2), pp.133-158</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143, pp.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675876v1</w:t>
+                <w:t xml:space="preserve">hal-00004238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle non linéaire à paramètres aléatoires de la dynamique de cultures observées par télédétection : comparaison de deux procédures d'estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of a crop simulation model, STICS, in order to choose the main parameters to be estimated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+                <w:t xml:space="preserve">R. Delecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 143, pp.205-213</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (2), pp.133-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004238v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle non linéaire à paramètres aléatoires de la dynamique de cultures observées par télédétection : comparaison de deux procédures d'estimation</w:t>
               </w:r>
@@ -4920,480 +4920,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic-epidemiological modelling of gastrointestinal parasitism in sheep</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+                <w:t xml:space="preserve">Intégration du MTK avec les plate-formes de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t>
+              <w:t xml:space="preserve">Rencontre avec CATI-IUMA du department EA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 17 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740485v1</w:t>
+                <w:t xml:space="preserve">hal-02794201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du MTK avec les plate-formes de modélisation</w:t>
+                <w:t xml:space="preserve">«MTK» : un package pour unifier les démarches d'exploration numérique de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre avec CATI-IUMA du department EA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 17 diapo</w:t>
+              <w:t xml:space="preserve">Les quatrièmes rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794201v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«MTK» : un package pour unifier les démarches d'exploration numérique de modèles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Monod</w:t>
+                <w:t xml:space="preserve">Genetic epidemiological modeling of gastrointestinal parasitism in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Saccareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ciappesoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les quatrièmes rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yucatan, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259715v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic epidemiological modeling of gastrointestinal parasitism in sheep</w:t>
+                <w:t xml:space="preserve">Genetic-epidemiological modelling of gastrointestinal parasitism in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Saccareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ciappesoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Goffinet</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Yucatan, Mexico</w:t>
+              <w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604782v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic-epidemiological modelling of gastrointestinal parasitism in sheep</w:t>
               </w:r>
@@ -5405,64 +5405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Saccareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ciappesoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6130,90 +6130,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t>
@@ -6842,64 +6842,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6924,51 +6924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop yield forecast : bottlenecks and new hopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7602,51 +7602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic map of crop leaf area index dynamics estimated with satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODSIM'97 : International Congress on Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Hobart, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9066,103 +9066,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea canopy architecture affects microclimate and ascochyta blight development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. 2012, ECA (Epidemiology Canopy Architecture) International Conference on "Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development"</w:t>
@@ -9791,269 +9791,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration numérique d'un modèle agronomique avec le package mtk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le package mtk, une bibliothèque R pour l’exploration numérique des modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Herve Monod</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.326, 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t>
+              <w:t xml:space="preserve">Robert.Faivre@toulouse.inra.fr : Application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173749v1</w:t>
+                <w:t xml:space="preserve">hal-02805404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le package mtk, une bibliothèque R pour l’exploration numérique des modèles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration numérique d'un modèle agronomique avec le package mtk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robert.Faivre@toulouse.inra.fr : Application aux sciences de la nature et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae)</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.326, 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805404v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
               </w:r>
@@ -11321,51 +11321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-20-0128.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006032v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Torossian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106858" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Huth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Bishop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000871" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123080v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0132-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W16KGWHB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0808-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0752" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.08.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76DVK2JB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.539" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBCF867FFE42DE7B9A16BA98AAE32C87A8BD3286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.582001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;pin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayrolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hebel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740485v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ciappesoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604782v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259718v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763593v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764368v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771344v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Charron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prouzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770786v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765802v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776296v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delecolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772655v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779630v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Got" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capiesonni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eldin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173768v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802173v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=6JZP7Uy4fD4C&amp;amp;pg=PA159&amp;amp;lpg=PA159&amp;amp;dq=exploration+par+construction+de+m%C3%A9ta+mod%C3%A8les&amp;amp;source=bl&amp;amp;ots=0lB_yUB7iN&amp;amp;sig=BmnQDhm3VsYexMN7iw0oNBkx8UU&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=46qhU735BMXK0AX9roGQAg&amp;amp;ved=0CCAQ6AEwAA#v=onepage&amp;amp;q=exploration%20par%20construction%20de%20m%C3%A9ta%20mod%C3%A8les&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824829v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n40334/#section=608717&amp;amp;page=1&amp;amp;locus=0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aip.scitation.org/doi/abs/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837578v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-20-0128.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006032v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Torossian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106858" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyou Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Huth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Bishop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016000871" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123080v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqi Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0132-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W16KGWHB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0808-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0752" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.08.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76DVK2JB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.539" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBCF867FFE42DE7B9A16BA98AAE32C87A8BD3286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.582001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686961v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;pin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayrolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hebel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01571118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259715v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604782v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ciappesoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740485v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259718v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763593v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764368v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771344v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Charron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prouzet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770786v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765802v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776296v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delecolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772655v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779630v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Got" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603216v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182813v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capiesonni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eldin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173768v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802173v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=6JZP7Uy4fD4C&amp;amp;pg=PA159&amp;amp;lpg=PA159&amp;amp;dq=exploration+par+construction+de+m%C3%A9ta+mod%C3%A8les&amp;amp;source=bl&amp;amp;ots=0lB_yUB7iN&amp;amp;sig=BmnQDhm3VsYexMN7iw0oNBkx8UU&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=46qhU735BMXK0AX9roGQAg&amp;amp;ved=0CCAQ6AEwAA#v=onepage&amp;amp;q=exploration%20par%20construction%20de%20m%C3%A9ta%20mod%C3%A8les&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824829v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n40334/#section=608717&amp;amp;page=1&amp;amp;locus=0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aip.scitation.org/doi/abs/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837578v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>