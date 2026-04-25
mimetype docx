--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -1158,429 +1158,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-LTE spectroscopy of the tetradecad region of methane recorded in a hypersonic flow</w:t>
+                <w:t xml:space="preserve">The water vapor self-continuum absorption at 8.45 µm by Optical Feedback Cavity Ring Down Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dudás</w:t>
+                <w:t xml:space="preserve">Quentin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vispoel</w:t>
+                <w:t xml:space="preserve">Didier Mondelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert R. Gamache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V.G. Tyuterev</w:t>
+                <w:t xml:space="preserve">Hélène Fleurbaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 315, pp.108875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975194v1</w:t>
+                <w:t xml:space="preserve">hal-04355300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovibrational Spectroscopy of Trans and Cis Conformers of 2-Furfural from High-Resolution Fourier Transform and QCL Infrared Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+                <w:t xml:space="preserve">Non-LTE spectroscopy of the tetradecad region of methane recorded in a hypersonic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Asselin</w:t>
+                <w:t xml:space="preserve">B. Vispoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Claus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roucou</w:t>
+                <w:t xml:space="preserve">Robert R. Gamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Tyuterev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28104165⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 394, pp.115421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115228v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water vapor self-continuum absorption at 8.45 µm by Optical Feedback Cavity Ring Down Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Kassi</w:t>
+                <w:t xml:space="preserve">Rovibrational Spectroscopy of Trans and Cis Conformers of 2-Furfural from High-Resolution Fourier Transform and QCL Infrared Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Mondelain</w:t>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fleurbaey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Jordan Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 315, pp.108875. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (10), pp.4165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28104165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355300v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Fidelity Approach for Contoured Nozzle Design</w:t>
               </w:r>
@@ -1820,680 +1820,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron-Based High Resolution Far-Infrared Spectroscopy of trans-Butadiene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-temperature hypersonic Laval nozzle for non-LTE cavity ringdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Shuvayan Brahmachary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c00623⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (13), pp.134201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0003886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531343v1</w:t>
+                <w:t xml:space="preserve">hal-02562287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption Spectroscopy of Solid-Phase Fullerene C 60 between 1.65 and 2.78 μm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron-Based High Resolution Far-Infrared Spectroscopy of trans-Butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">Jessica P Porterfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (12), pp.2427-2435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c00623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934562v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature hypersonic Laval nozzle for non-LTE cavity ringdown spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+                <w:t xml:space="preserve">Absorption Spectroscopy of Solid-Phase Fullerene C 60 between 1.65 and 2.78 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuvayan Brahmachary</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Demyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 152 (13), pp.134201. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (9), pp.1540-1548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0003886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562287v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled rovibrational spectroscopy of methoxyphenols using two complementary FTIR and QCL based spectrometers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Asselin</w:t>
+                <w:t xml:space="preserve">High enthalpy source dedicated to quantitative infrared emission spectroscopy of gas flows at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5128196⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (9), pp.093103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5097696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356097v1</w:t>
+                <w:t xml:space="preserve">hal-02309943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High enthalpy source dedicated to quantitative infrared emission spectroscopy of gas flows at elevated temperatures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">Jet-cooled rovibrational spectroscopy of methoxyphenols using two complementary FTIR and QCL based spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Amyay</w:t>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (9), pp.093103. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (19), pp.194302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5097696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5128196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309943v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-expanded supersonic CO2 freezing jets during champagne cork popping</w:t>
               </w:r>
@@ -2583,51 +2583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,295 +2845,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopy and global analysis of CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; rovibrational bands to model its atmospheric absorption</w:t>
+                <w:t xml:space="preserve">Traumatismes et résiliences chez les enfants de 3 à 6ans dans trois quartiers de Port-au-Prince après le séisme de 2010 en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carlos</w:t>
+                <w:t xml:space="preserve">Y. Mouchenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gruson</w:t>
+                <w:t xml:space="preserve">V. Dauriac-Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">C. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rotger</w:t>
+                <w:t xml:space="preserve">A. Marty-Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.06.039⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (1), pp.27-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580453v1</w:t>
+                <w:t xml:space="preserve">hal-03224496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatismes et résiliences chez les enfants de 3 à 6ans dans trois quartiers de Port-au-Prince après le séisme de 2010 en Haïti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution spectroscopy and global analysis of CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; rovibrational bands to model its atmospheric absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mouchenik</w:t>
+                <w:t xml:space="preserve">O. Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dauriac-Le Masson</w:t>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marquer</w:t>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marty-Chevreuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">M. Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (1), pp.27-31. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 201, pp.75-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224496v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-wave processing of C60 in hydrogen</w:t>
               </w:r>
@@ -3517,51 +3517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between inter-and intra-molecular hydrogen bonding: An infrared spectroscopic study of jet-cooled amino-ethanol and its dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Madebène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,51 +3958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4187,51 +4187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cyclic ground state structure of the HF trimer revealed by far infrared jet-cooled Fourier transform spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4597,64 +4597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the ν&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + ν&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; combination band of SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; in a supersonic jet expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5005,705 +5005,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O hydrogen bonded complex. Ab Initio calculations and Fourier transform infrared spectroscopy from neon matrix and a new supersonic jet experiment coupled to the infrared AILES beamline of synchrotron SOLEIL.</w:t>
+                <w:t xml:space="preserve">Direct Infrared Absorption Spectroscopy of Benzene Dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cirtog</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Soulard</w:t>
+                <w:t xml:space="preserve">C. Vijayanand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tremblay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Arunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahbia Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp111507z⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (41), pp.11263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp204628g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713117v1</w:t>
+                <w:t xml:space="preserve">hal-00672055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the nu3/2nu4 dyad of CF4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristof Maul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109, pp.2273-2290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2011.621900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission spectroscopy from optically thick laboratory acetylene samples at high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Herman</w:t>
+                <w:t xml:space="preserve">The (CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O hydrogen bonded complex. Ab Initio calculations and Fourier transform infrared spectroscopy from neon matrix and a new supersonic jet experiment coupled to the infrared AILES beamline of synchrotron SOLEIL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cirtog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madebène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JQSRT.2010.10.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (12), pp.2523-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp111507z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00711488v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mousis</w:t>
+                <w:t xml:space="preserve">Emission spectroscopy from optically thick laboratory acetylene samples at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.I. Lunine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">M. Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/77⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 112, pp.540-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JQSRT.2010.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623329v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Infrared Absorption Spectroscopy of Benzene Dimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vijayanand</w:t>
+                <w:t xml:space="preserve">J.I. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zahnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (41), pp.11263. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 727 (2), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp204628g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672055v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectra of a species of potential prebiotic and astrochemical interest: cyanoethenethiol (NC-CH=CH-SH).</w:t>
               </w:r>
@@ -6233,77 +6233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature emission spectroscopy of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6418,51 +6418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Macko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6525,51 +6525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct FTIR high resolution probe of small and medium size Arn(CO2)m der Waals complexes formed in a slit supersonic expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cadudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7072,210 +7072,210 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00252637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JET-COOLED ETHYLENE SPECTROSCOPY IN THE 5880-6200 CM−1 REGION TO STUDY COLD AND HOT BAND TRANSITIONS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lecomte</w:t>
+                <w:t xml:space="preserve">Spectroscopie non-ETL du méthane en écoulement hypersonique, application aux atmosphères de Jupiters chauds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Rolland-Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suas-David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234844v1</w:t>
+                <w:t xml:space="preserve">hal-05584800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity Ring-down spectroscopy of jet-cooled ethylene between 5880-6200 cm-1</w:t>
+                <w:t xml:space="preserve">JET-COOLED ETHYLENE SPECTROSCOPY IN THE 5880-6200 CM−1 REGION TO STUDY COLD AND HOT BAND TRANSITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecomte</w:t>
@@ -7310,604 +7310,491 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th International Conference on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy</w:t>
+              <w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758055v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution infrared spectroscopy of furfural conformers and dioxane isomers from Fourier transform and quantum cascade laser jet-cooled and long path cell measurements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jet-cooled direct absorption spectroscopy in the far-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR EMIE - Groupement de Recherche Edifices Moléculaires Isolés et Environnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Sobanska; Stéphane Coussan; Ha Tran, Jun 2024, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Cross-cut review: Fundamental processes in isolated systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Synchrotron SOLEIL, Saint Aubin (Gif-sur-Yvette), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745274v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared spectroscopy of dissociated naphthalene in a radiofrequency plasma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-LTE infrared spectroscopy for characterizing the atmospheres of hot exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Symposium 2025, Inorganic and Physical Chemistry Department</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Arunan, 2025, Bangalore (Indian Institute of Science), India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599904v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">High resolution infrared spectroscopy of furfural conformers and dioxane isomers from Fourier transform and quantum cascade laser jet-cooled and long path cell measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SOLEIL@SU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Paris, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR EMIE - Groupement de Recherche Edifices Moléculaires Isolés et Environnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Sobanska; Stéphane Coussan; Ha Tran, Jun 2024, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295146v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF AN OPTICAL FEEDBACK-CAVITY RING DOWN SPECTROMETER AT 8.5 μm. APPLICATION TO THE SELF CONTINUUM OF WATER VAPOR</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cavity Ring-down spectroscopy of jet-cooled ethylene between 5880-6200 cm-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 27th International Conference on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599911v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from Fourier transform and QCL measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7915,245 +7802,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th International Symposium Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Urbana University, Jun 2023, Urbana, Illinois, United States</w:t>
+              <w:t xml:space="preserve">Journée SOLEIL@SU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Paris, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295097v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unambiguous assignment of ethylene transitions in the 5900-6200 cm-1 range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Rey</w:t>
+                <w:t xml:space="preserve">Near-infrared spectroscopy of dissociated naphthalene in a radiofrequency plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2023.6819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199900v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8198,6452 +8098,7578 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NanoTeraMIR Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Physico-Chimie de l'Atmosphère (LPCA), May 2023, Dunkerque (59140), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity-enhanced frequency comb spectroscopy in a supersonic jet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-LTE spectroscopy of methane recorded in hypersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on molecular energy transfer in complex systems (iCOMET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Jaipur, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246135v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of hydrocarbons relevant to the atmospheres of hot Jupiter exoplanets in the 1.6-1.7 μm range: unambiguous assignment of ethylene transitions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEVELOPMENT OF AN OPTICAL FEEDBACK-CAVITY RING DOWN SPECTROMETER AT 8.5 μm. APPLICATION TO THE SELF CONTINUUM OF WATER VAPOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Campargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15278/isms.2023.6820⟩</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2023.7270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599881v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from fourier transform and GCL measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from Fourier transform and QCL measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">76th International Symposium Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urbana University, Jun 2023, Urbana, Illinois, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848663v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity ring-down spectroscopy of methane in hypersonic Laval expansions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unambiguous assignment of ethylene transitions in the 5900-6200 cm-1 range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Rutkowski</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF4O.3</w:t>
+              <w:t xml:space="preserve">28th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dijon (Université de Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810600v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-induced destruction of fullerenes and cosmic dust analogues: a laboratory perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Simon</w:t>
+                <w:t xml:space="preserve">Cavity-enhanced frequency comb spectroscopy in a supersonic jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CosmicPAH 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. paper ed_2_3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856868v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-LTE Cavity Ring-Down Spectroscopy of ethylene around 1.67 μm: modelling the atmospheres of hot Jupiter exoplanets.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Kassi</w:t>
+                <w:t xml:space="preserve">Non-LTE spectroscopy of the tetradecad region of methane recorded in a hypersonic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Vispoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA-HITRAN 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">28th International Colloquium oh High Resolution Molecular Spectroscopy (HRMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769786v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspicion for C60 as a DIBs carrier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-LTE spectroscopy of the tetradecad region of methane recorded in hypersonic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th QUADMARTS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">5th QUADMARTS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Estes Park, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728098v1</w:t>
+                <w:t xml:space="preserve">hal-05584688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the atmosphere of hot Jupiter exoplanets: high resolution spectroscopy of ethylene in the 1.6 µm spectral region</w:t>
+                <w:t xml:space="preserve">Spectroscopy of hydrocarbons relevant to the atmospheres of hot Jupiter exoplanets in the 1.6-1.7 μm range: unambiguous assignment of ethylene transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Plénière 2022 du GDR EMIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2023.6820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735600v1</w:t>
+                <w:t xml:space="preserve">hal-04599881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-LTE infrared spectrum of jet-cooled naphtalene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Mulas</w:t>
+                <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from fourier transform and GCL measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Urbana, United States. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2023.6759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441588v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global ram method for fitting infrared and far-infrared data for small volative organic coumpounds: application to toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Ilyushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kwabia Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15278/isms.2022.wf02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature spectroscopic data for exo-planetary studies: the e-PYTHEAS project</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-LTE spectroscopy of the tetradecad region of methane recorded in a hypersonic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Vispoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Symposium on Molecular Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASA-HITRAN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856644v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of scientific instruments to study the spectrum of cold ionic species</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-LTE cavity ringdown spectroscopy in hypersonic flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la spectroscopy moléculaire Rennes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Inauguration of the IRis-F1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Namur (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430899v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-LTE Cavity Ring-Down Spectroscopy of ethylene around 1.67 μm: modelling the atmospheres of hot Jupiter exoplanets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuesday UVa / NRAO Astronomy (TUNA) Lunch Talk (moved online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Charlottesville, United States</w:t>
+              <w:t xml:space="preserve">ASA-HITRAN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935959v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+                <w:t xml:space="preserve">Cavity ring-down spectroscopy of methane in hypersonic Laval expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Narayan Kulkarni</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrochemistry Discussions - The Chemistry of (Exo)Planetary Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF4O.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431238v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Narayan Kulkarni</w:t>
+                <w:t xml:space="preserve">Shock-induced destruction of fullerenes and cosmic dust analogues: a laboratory perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARIEL Virtual Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">CosmicPAH 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431224v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+                <w:t xml:space="preserve">Suspicion for C60 as a DIBs carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">4th QUADMARTS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115360v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersonic Jet Infrared Cavity Ringdown Spectroscopy for the modeling of hot jupiter exoplanet infrared signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the atmosphere of hot Jupiter exoplanets: high resolution spectroscopy of ethylene in the 1.6 µm spectral region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRAAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pune, India</w:t>
+              <w:t xml:space="preserve">Réunion Plénière 2022 du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377235v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Enthalpy Source dedicated to quantitative infrared emission spectroscopy of gases at elevated temperatures</w:t>
+                <w:t xml:space="preserve">Non-LTE spectroscopy of the tetradecad region of methane recorded in hypersonic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HighRus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">Spectroscopy and Dynamics of Molecules and Clusters (SMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Malpe, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377238v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution far-infrared spectroscopy of trans- and gauche-butadiene.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Nava</w:t>
+                <w:t xml:space="preserve">Non-LTE infrared spectrum of jet-cooled naphtalene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397212v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-temperature spectroscopic data for exo-planetary studies: the e-PYTHEAS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Tyuterev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Campargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Urbana, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2021.RC13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115356v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersonic-jet cavity ring-down spectroscopy of methane in the 1.5 µm region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jet-cooled far-infrared spectroscopy of molecules on the AILES beamline of SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HighRus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">Grands instruments pour la physico-chimie moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Asnelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377240v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab to Launch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonder les molécules à Mach 20 dans l’infrarouge lointain sur la ligne AILES du synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th International Astronautical Congress (IAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Washingtown DC, United States</w:t>
+              <w:t xml:space="preserve">Division Chimie Physique SFC/SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Synchrotron SOLEIL, Saint Aubin (Gif-sur-Yvette), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377237v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spectroscopy of jet-cooled ionic species for atmospheric and astrophysical interest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopie en milieux extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3M Nantes Doctoral School Day 2019 - At the heart of the matter:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430867v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+                <w:t xml:space="preserve">Construction of scientific instruments to study the spectrum of cold ionic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghed Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Dynamics of Molecular Collisions Conference (DMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Big Sky, Montana, United States</w:t>
+              <w:t xml:space="preserve">Journée de la spectroscopy moléculaire Rennes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369063v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXO-PLANETARY HIGH-TEMPERATURE HYDROCARBONS BY EMISSION AND ABSORPTION SPECTROSCOPY (e-PYTHEAS PROJECT)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayan Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Urbana-Champaign, Illinois, United States</w:t>
+              <w:t xml:space="preserve">ARIEL Virtual Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358201v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Hypersonic Jet Cavity Ringdown Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Meeting, Indian Institute of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bangalore, India</w:t>
+              <w:t xml:space="preserve">Tuesday UVa / NRAO Astronomy (TUNA) Lunch Talk (moved online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Charlottesville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415869v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXO-PLANETARY HIGH-TEMPERATURE HYDROCARBONS BY EMISSION AND ABSORPTION SPECTROSCOPY (e-PYTHEAS PROJECT)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayan Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Resolution Molecular Spectroscopy (HRMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Astrochemistry Discussions - The Chemistry of (Exo)Planetary Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358208v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The jet-cooled high-resolution far-IR spectrum of formic acid cyclic dimer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EXO-PLANETARY HIGH-TEMPERATURE HYDROCARBONS BY EMISSION AND ABSORPTION SPECTROSCOPY (e-PYTHEAS PROJECT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Campargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Urbana Champaign, Illinois, United States</w:t>
+              <w:t xml:space="preserve">High Resolution Molecular Spectroscopy (HRMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220856v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering processes and nuclear spin conversion of water molecules in supersonic expansions</w:t>
+                <w:t xml:space="preserve">Hypersonic Jet Infrared Cavity Ringdown Spectroscopy for the modeling of hot jupiter exoplanet infrared signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th annual seminar - Obukhov Institute of Atmospheric Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">IRAAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377241v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mini-helicon thruster for ‘CubeSat’ nano-satellites: experiments and simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Bennet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rod Boswell</w:t>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th International Astronautical Congress (IAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377244v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic techniques for probing high-velocity flows</w:t>
+                <w:t xml:space="preserve">High Enthalpy Source dedicated to quantitative infrared emission spectroscopy of gases at elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUADMARTS International Research Network Inaugural Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">HighRus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377242v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni chaud ni froid : spectroscopie hors équilibre en écoulement hypersonique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High resolution far-infrared spectroscopy of trans- and gauche-butadiene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Porterfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Baraban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bryan Changala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : Les molécules complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, St Florent, Corsica, France</w:t>
+              <w:t xml:space="preserve">74th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377245v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear spin symmetry conservation in H2O investigated by direct absorption</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Spin Effects in Astrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377247v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blowing hot and cold in molecular spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lab to Launch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Tsifakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weston Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Resolution Molecular ANalysis and spectroscopy (HeRMAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">70th International Astronautical Congress (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Washingtown DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370637v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of High-temperature Flows Using Ultrasensitive Cavity Ring-down Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Hypersonic-jet cavity ring-down spectroscopy of methane in the 1.5 µm region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vainatey Kulkarni</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTCATs 2nd General Meeting &amp; Workshop on Smart Energy Carriers in Industry,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">HighRus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377250v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et destruction des espèces carbonées dans les enveloppes circumstellaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">High resolution spectroscopy of jet-cooled ionic species for atmospheric and astrophysical interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghed Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Astrophysique de laboratoire" du Programme National de Physique Stellaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">3M Nantes Doctoral School Day 2019 - At the heart of the matter:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386055v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature infrared spectroscopy using a high enthalpy source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA-HITRAN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">XXVII Dynamics of Molecular Collisions Conference (DMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Big Sky, Montana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370640v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled spectroscopy on the AILES infrared beamline of the synchrotron radiation facility Soleil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">EXO-PLANETARY HIGH-TEMPERATURE HYDROCARBONS BY EMISSION AND ABSORPTION SPECTROSCOPY (e-PYTHEAS PROJECT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vl G Tyuterev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th International Symposium on Molecular Spectroscopy, mini-symposium on Accelerator-Based Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Urbana-Champaign, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264551v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of water-containing clusters in supersonic expansions</w:t>
+                <w:t xml:space="preserve">[Invited Seminar] Hypersonic Jet Cavity Ringdown Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced spectroscopy of molecular materials: Application to environmental and pharmaceutical compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Aerospace Meeting, Indian Institute of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264552v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennes activities within the GDRI HiResMir</w:t>
+                <w:t xml:space="preserve">Clustering processes and nuclear spin conversion of water molecules in supersonic expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDRi HiResMir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Creteil, France</w:t>
+              <w:t xml:space="preserve">8th annual seminar - Obukhov Institute of Atmospheric Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264550v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing rarefied gas expansions by direct absorption FTIR spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The jet-cooled high-resolution far-IR spectrum of formic acid cyclic dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabath Bteich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Resolution Molecular Spectroscopy 2013 Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Urbana Champaign, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876904v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature spectroscopy of methane: contribution to exoplanet and brown dwarf opacities in the infrared</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear spin symmetry conservation in H2O investigated by direct absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop "Spectroscopy of methane and derived molecules for atmospheric and planetary applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Dole, France</w:t>
+              <w:t xml:space="preserve">Nuclear Spin Effects in Astrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914415v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature IR Emission Spectroscopy for Astrophysical Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mini-helicon thruster for ‘CubeSat’ nano-satellites: experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kick-Off Meeting of the International Research Group "HiresMIR"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">68th International Astronautical Congress (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914573v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating circumstellar envelopes in the laboratory</w:t>
+                <w:t xml:space="preserve">Spectroscopic techniques for probing high-velocity flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F.R.S.-FNRS contact group for High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">QUADMARTS International Research Network Inaugural Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706724v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Volatile Enrichments in HD189733b from Internal Structure Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ni chaud ni froid : spectroscopie hors équilibre en écoulement hypersonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pasadena CA, United States</w:t>
+              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : Les molécules complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, St Florent, Corsica, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515844v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Jet-Ailes apparatus: spectroscopic investigation of very low-frequency molecular vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-temperature infrared spectroscopy using a high enthalpy source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soleil Users Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint Aubin, France</w:t>
+              <w:t xml:space="preserve">ASA-HITRAN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916314v1</w:t>
+                <w:t xml:space="preserve">hal-01370640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct absorption infrared spectroscopy of hydrated complexes of atmospheric and astrophysical relevance</w:t>
+                <w:t xml:space="preserve">Diagnostic of High-temperature Flows Using Ultrasensitive Cavity Ring-down Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vainatey Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPS meeting: Spectroscopic and theoretical characterization of molecular clusters in the water vapour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">SMARTCATs 2nd General Meeting &amp; Workshop on Smart Energy Carriers in Industry,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916326v1</w:t>
+                <w:t xml:space="preserve">hal-02377250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler les enveloppes circumstellaires des géantes rouges en laboratoire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blowing hot and cold in molecular spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Programme National de la Physique Stellaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">High Resolution Molecular ANalysis and spectroscopy (HeRMAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916324v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct absorption infrared spectroscopy of molecular complexes using a synchrotron source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation et destruction des espèces carbonées dans les enveloppes circumstellaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvay Workshop on Molecular Complexes in our Atmosphere and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Atelier "Astrophysique de laboratoire" du Programme National de Physique Stellaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916319v1</w:t>
+                <w:t xml:space="preserve">hal-02386055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The supersonic expansion at the far infrared beam-line at SOLEIL (the Jet-Ailes apparatus)</w:t>
+                <w:t xml:space="preserve">Rennes activities within the GDRI HiResMir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SPECMO-SOLEIL: New experimental and Theoretical developments in molecular spectroscopy: Atmospheric and Astrophysical applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint Aubin, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the GDRi HiResMir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Creteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916327v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie d'émission infrarouge de l'acétylène à haute température</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jet-cooled spectroscopy on the AILES infrared beamline of the synchrotron radiation facility Soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAMO JSM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">70th International Symposium on Molecular Spectroscopy, mini-symposium on Accelerator-Based Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916321v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative model for emission spectroscopy from optically thick laboratory acetylene samples at high temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of water-containing clusters in supersonic expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st International Conference on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">Advanced spectroscopy of molecular materials: Application to environmental and pharmaceutical compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919613v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR ABSORPTION SPECTROSCOPY OF (H2O)m-(CO2)n MOLECULAR COMPLEXES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing rarefied gas expansions by direct absorption FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st International Conference on High Resolution Molecular Spectroscopy POZNAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">High Resolution Molecular Spectroscopy 2013 Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919612v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Spectroscopy and Analysis of the ν3/2ν4 Dyad of CF4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristof Maul</w:t>
+                <w:t xml:space="preserve">High Temperature IR Emission Spectroscopy for Astrophysical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Ohio State University International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Columbus, Ohio, United States</w:t>
+              <w:t xml:space="preserve">Kick-Off Meeting of the International Research Group "HiresMIR"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452858v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Spectroscopy and Analysis of the ν3/2ν4 Dyad of CF4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristof Maul</w:t>
+                <w:t xml:space="preserve">High temperature spectroscopy of methane: contribution to exoplanet and brown dwarf opacities in the infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Praha 2008 : 20th Conference on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Workshop "Spectroscopy of methane and derived molecules for atmospheric and planetary applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452659v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption cross section and assignment of highly excited rovibrational states of methane in the 3.3 μm region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating circumstellar envelopes in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Molecules in space and laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, ., France. pp.Affiche</w:t>
+              <w:t xml:space="preserve">F.R.S.-FNRS contact group for High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468216v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spectroscopie d'émission infrarouge de l'acétylène à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAMO JSM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiative model for emission spectroscopy from optically thick laboratory acetylene samples at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 21st International Conference on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FTIR ABSORPTION SPECTROSCOPY OF (H2O)m-(CO2)n MOLECULAR COMPLEXES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 21st International Conference on High Resolution Molecular Spectroscopy POZNAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Jet-Ailes apparatus: spectroscopic investigation of very low-frequency molecular vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soleil Users Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint Aubin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on the Volatile Enrichments in HD189733b from Internal Structure Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zahnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pasadena CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simuler les enveloppes circumstellaires des géantes rouges en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Programme National de la Physique Stellaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct absorption infrared spectroscopy of hydrated complexes of atmospheric and astrophysical relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEPS meeting: Spectroscopic and theoretical characterization of molecular clusters in the water vapour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct absorption infrared spectroscopy of molecular complexes using a synchrotron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cirtog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solvay Workshop on Molecular Complexes in our Atmosphere and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The supersonic expansion at the far infrared beam-line at SOLEIL (the Jet-Ailes apparatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop SPECMO-SOLEIL: New experimental and Theoretical developments in molecular spectroscopy: Atmospheric and Astrophysical applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint Aubin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Resolution Spectroscopy and Analysis of the ν3/2ν4 Dyad of CF4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Domanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristof Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64th Ohio State University International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Columbus, Ohio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Resolution Spectroscopy and Analysis of the ν3/2ν4 Dyad of CF4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Domanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristof Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Praha 2008 : 20th Conference on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Absorption cross section and assignment of highly excited rovibrational states of methane in the 3.3 μm region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ménard-Bourcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absorption cross section and assignment of highly excited rovibrational states of methane in the 3.3 μm region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on Molecules in space and laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, ., France. pp.Affiche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-LTE infrared spectroscopy of jet-cooled naphthalene and its dissociation products for astrochemical insights</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+                <w:t xml:space="preserve">Analysis of a non-LTE hypersonic spectrum of methane between 5880 and 6220 cm-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Rolland-Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">QUADMARTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744992v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovibrational spectroscopy of trans- and cis- conformers of 2-furfural from high resolution Fourier transform and QCL infrared measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roucou</w:t>
+                <w:t xml:space="preserve">Non-LTE infrared spectroscopy of jet-cooled naphthalene and its dissociation products for astrochemical insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th colloquium on High Resolution Molecular Spectroscopy - HRMS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">27th International Conference on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441439v2</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared cavity ring-down spectroscopy of supersonically cooled ethylene</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rovibrational spectroscopy of trans- and cis- conformers of 2-furfural from high resolution Fourier transform and QCL infrared measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan A. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIR (Field Laser Applications in Industry and Research) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aix-les-Bains, France</w:t>
+              <w:t xml:space="preserve">28th colloquium on High Resolution Molecular Spectroscopy - HRMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780824v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is neutral C60 molecule a carrier of the diffuse interstellar bands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14652,1132 +15678,1240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR EMIE - Réunion Plénière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical frequency comb cavity ring down spectroscopy for near infrared sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dubroeucq</w:t>
+                <w:t xml:space="preserve">Near infrared cavity ring-down spectroscopy of supersonically cooled ethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rutkowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUAntitative Detection of Molecular And radical Trace Species (QUADMARTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">FLAIR (Field Laser Applications in Industry and Research) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655630v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the signature of astrophysical anions using Fourier-transform incoherent broad-band cavity enhanced absorption spectroscopy (IBB-CEAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raghed Bejjani</w:t>
+                <w:t xml:space="preserve">Optical frequency comb cavity ring down spectroscopy for near infrared sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th Colloquium on High-Resolution Molecular Spectroscopy (HRMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">QUAntitative Detection of Molecular And radical Trace Species (QUADMARTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430872v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation for Fourier transform incoherent broadband cavity enhanced absorption spectroscopy of astrophysical anions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Platypus exoplanet project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Tsifakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSM-Creteil2019: Molecular Spectroscopy Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">The multiple approaches to plasma physics from laboratory to astrophysics (Summer school)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430859v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Platypus exoplanet project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding the signature of astrophysical anions using Fourier-transform incoherent broad-band cavity enhanced absorption spectroscopy (IBB-CEAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghed Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The multiple approaches to plasma physics from laboratory to astrophysics (Summer school)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Les Houches, France</w:t>
+              <w:t xml:space="preserve">The 26th Colloquium on High-Resolution Molecular Spectroscopy (HRMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378306v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium hypersonic jet spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Charles</w:t>
+                <w:t xml:space="preserve">Instrumentation for Fourier transform incoherent broadband cavity enhanced absorption spectroscopy of astrophysical anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghed Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLEC 2018 - 22nd European Conference on the Dynamics of Molecular Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
+              <w:t xml:space="preserve">JSM-Creteil2019: Molecular Spectroscopy Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378302v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie haute température pour Jupiter chauds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque quadriennal de bilan et prospective. Programme national de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">MOLEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376474v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium hypersonic jet spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLEC 2018</w:t>
+              <w:t xml:space="preserve">MOLEC 2018 - 22nd European Conference on the Dynamics of Molecular Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882619v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-Infrared Collision-Induced Absorption in CO2 at T = 200 K</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopie haute température pour Jupiter chauds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA - HITRAN Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque quadriennal de bilan et prospective. Programme national de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446817v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Far-Infrared Collision-Induced Absorption in CO2 at T = 200 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vigasin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASA - HITRAN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dimerization equilibrium of infrared spectroscopy and electronic structure calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMOC 2015 Anharmonicity in medium-sized molecules and clusters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Madrid, Spain. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15787,91 +16921,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Data at High Temperature for Exoplanetary Studies: The e-PYTHEAS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Campargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15880,201 +17014,201 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Evolution of Atmospheric, Ecological, and Hydrological Systems in Circum-Mediterranean Regions. MedGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-267, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-86777-4_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Absorption Spectroscopy in Laval Nozzle Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dudás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing Co., pp.479-538, 2022, 9781800610996; 9781800610989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9781800610996_0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId391"/>
+      <w:footerReference w:type="default" r:id="rId408"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16142,51 +17276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D9CD9F6"/>
+    <w:nsid w:val="F7D41DA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16373,51 +17507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-georges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4885-1536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118611976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1628-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubroeucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Mignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30193863" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343238v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Rolland-Roignant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathapana Chawananon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213834" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yurchenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacinbala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Fr&#233;reux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tomasetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Himakar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199992" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Gamache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115421" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleurbaey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jraisheh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A35381" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089774" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica P Porterfield" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c00623" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvayan Brahmachary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003886" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128196" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liger-Belair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav5528" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03224496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouchenik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauriac-Le Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty-Chevreuil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.04.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508400v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jayaram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629067" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06858" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.06.082" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Louviot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939521" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louviot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921893" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135284v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05684a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252309v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanfleteren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F&#246;ldes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06746" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R. Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp55047h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300354" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMD71VNW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Kalugina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795206" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.793888" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826903v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44305a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hugo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20730" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DV9LX2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713117v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirtog" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tremblay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp111507z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697117v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mitchell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domanskaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristof Maul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.621900" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2010.10.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3Q30L1W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vijayanand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arunan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204628g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105650e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Makarewicz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lokshtanov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3264576" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fayt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Raghavendra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3200928" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662491v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Chandrasekaran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.07.050" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DXBJH89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Didriche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGSD7XBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vigasin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.09.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPJRL0B7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1539036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doucen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7986" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSQVFS3Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bylicki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944178" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAEF534D37D947B18477CEDB7F121107B2F94D08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234844v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758055v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745274v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295146v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599911v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7270" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295097v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295116v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231655" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04599881v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6820" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848663v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6759" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856868v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728098v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735600v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441588v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Ilyushin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2022.wf02" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856644v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tyuterev" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.RC13" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430899v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431238v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Kulkarni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431224v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377235v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397212v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Porterfield" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Baraban" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bryan Changala" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nava" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377240v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377237v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsifakis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bennet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Boswell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Braun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430867v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358201v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vl G Tyuterev" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415869v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358208v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220856v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese R. Huet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Takahashi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bish" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377242v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377245v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377247v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370637v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377250v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386055v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370640v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264551v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264552v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264550v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876904v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914415v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914573v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706724v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916314v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916326v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916324v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rowe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916319v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916327v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916321v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919613v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badr" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919612v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Domanskaya" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mitchell" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452659v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468216v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468304v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard-Bourcin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744992v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441439v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Claus" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780824v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655630v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430872v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430859v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378306v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsifakis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378302v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376474v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446817v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476658v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-georges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4885-1536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118611976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1628-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubroeucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Mignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30193863" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343238v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Rolland-Roignant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathapana Chawananon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213834" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yurchenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacinbala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Fr&#233;reux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tomasetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Himakar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199992" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleurbaey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108875" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Gamache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115421" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jraisheh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A35381" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089774" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvayan Brahmachary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003886" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica P Porterfield" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c00623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128196" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liger-Belair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav5528" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03224496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouchenik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauriac-Le Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty-Chevreuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.04.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508400v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jayaram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629067" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06858" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.06.082" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Louviot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939521" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louviot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921893" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135284v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05684a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252309v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanfleteren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F&#246;ldes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06746" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R. Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp55047h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300354" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMD71VNW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Kalugina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795206" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.793888" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826903v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44305a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hugo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20730" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DV9LX2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vijayanand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arunan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204628g" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697117v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mitchell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domanskaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristof Maul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.621900" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirtog" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tremblay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp111507z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2010.10.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3Q30L1W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105650e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Makarewicz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lokshtanov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3264576" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fayt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Raghavendra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3200928" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662491v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Chandrasekaran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.07.050" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DXBJH89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Didriche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGSD7XBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vigasin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.09.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPJRL0B7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1539036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doucen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7986" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSQVFS3Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bylicki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944178" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAEF534D37D947B18477CEDB7F121107B2F94D08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584800v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234844v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584749v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745274v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758055v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295116v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599911v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7270" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295097v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231655" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584962v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vispoel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamache" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04599881v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6820" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848663v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6759" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744966v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Ilyushin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2022.wf02" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584617v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769786v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856868v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735600v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584629v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856644v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tyuterev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.RC13" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584769v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431224v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Kulkarni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431238v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358208v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377235v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397212v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Porterfield" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Baraban" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bryan Changala" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nava" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377237v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsifakis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bennet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Boswell" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Braun" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377240v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430867v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358201v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vl G Tyuterev" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415869v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377241v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220856v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese R. Huet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377247v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377244v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Takahashi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bish" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377242v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377245v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370640v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370637v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386055v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264550v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264551v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264552v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876904v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914573v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914415v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706724v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916321v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919613v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919612v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916314v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916324v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rowe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916326v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916319v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916327v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452858v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Domanskaya" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mitchell" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452659v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468304v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard-Bourcin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468216v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584754v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744992v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441439v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Claus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780824v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655630v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378306v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsifakis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430872v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430859v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378302v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376474v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446817v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476658v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>