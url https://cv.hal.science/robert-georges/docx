--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1820,680 +1820,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature hypersonic Laval nozzle for non-LTE cavity ringdown spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron-Based High Resolution Far-Infrared Spectroscopy of trans-Butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuvayan Brahmachary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica P Porterfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0003886⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (12), pp.2427-2435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c00623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562287v1</w:t>
+                <w:t xml:space="preserve">hal-02531343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron-Based High Resolution Far-Infrared Spectroscopy of trans-Butadiene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption Spectroscopy of Solid-Phase Fullerene C 60 between 1.65 and 2.78 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica P Porterfield</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Asselin</w:t>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Demyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c00623⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (9), pp.1540-1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531343v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption Spectroscopy of Solid-Phase Fullerene C 60 between 1.65 and 2.78 μm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+                <w:t xml:space="preserve">High-temperature hypersonic Laval nozzle for non-LTE cavity ringdown spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Demyk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shuvayan Brahmachary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (9), pp.1540-1548. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (13), pp.134201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0003886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934562v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High enthalpy source dedicated to quantitative infrared emission spectroscopy of gas flows at elevated temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Jet-cooled rovibrational spectroscopy of methoxyphenols using two complementary FTIR and QCL based spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Amyay</w:t>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5097696⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (19), pp.194302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5128196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309943v1</w:t>
+                <w:t xml:space="preserve">hal-02356097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled rovibrational spectroscopy of methoxyphenols using two complementary FTIR and QCL based spectrometers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Asselin</w:t>
+                <w:t xml:space="preserve">High enthalpy source dedicated to quantitative infrared emission spectroscopy of gas flows at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+                <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151 (19), pp.194302. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (9), pp.093103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5128196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5097696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356097v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-expanded supersonic CO2 freezing jets during champagne cork popping</w:t>
               </w:r>
@@ -2583,51 +2583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,295 +2845,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatismes et résiliences chez les enfants de 3 à 6ans dans trois quartiers de Port-au-Prince après le séisme de 2010 en Haïti</w:t>
+                <w:t xml:space="preserve">High-resolution spectroscopy and global analysis of CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; rovibrational bands to model its atmospheric absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mouchenik</w:t>
+                <w:t xml:space="preserve">M. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dauriac-Le Masson</w:t>
+                <w:t xml:space="preserve">O. Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marquer</w:t>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marty-Chevreuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 201, pp.75-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224496v1</w:t>
+                <w:t xml:space="preserve">hal-01580453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopy and global analysis of CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; rovibrational bands to model its atmospheric absorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traumatismes et résiliences chez les enfants de 3 à 6ans dans trois quartiers de Port-au-Prince après le séisme de 2010 en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gruson</w:t>
+                <w:t xml:space="preserve">Y. Mouchenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">V. Dauriac-Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">C. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rotger</w:t>
+                <w:t xml:space="preserve">A. Marty-Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 201, pp.75-93. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (1), pp.27-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580453v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-wave processing of C60 in hydrogen</w:t>
               </w:r>
@@ -4597,51 +4597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the ν&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + ν&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; combination band of SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; in a supersonic jet expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5005,705 +5005,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Infrared Absorption Spectroscopy of Benzene Dimer</w:t>
+                <w:t xml:space="preserve">The (CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O hydrogen bonded complex. Ab Initio calculations and Fourier transform infrared spectroscopy from neon matrix and a new supersonic jet experiment coupled to the infrared AILES beamline of synchrotron SOLEIL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vijayanand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">M. Cirtog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arunan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madebène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp204628g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (12), pp.2523-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp111507z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672055v1</w:t>
+                <w:t xml:space="preserve">hal-00713117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the nu3/2nu4 dyad of CF4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Mitchell</w:t>
+                <w:t xml:space="preserve">A. Domanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristof Maul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109, pp.2273-2290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2011.621900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O hydrogen bonded complex. Ab Initio calculations and Fourier transform infrared spectroscopy from neon matrix and a new supersonic jet experiment coupled to the infrared AILES beamline of synchrotron SOLEIL.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Madebène</w:t>
+                <w:t xml:space="preserve">Emission spectroscopy from optically thick laboratory acetylene samples at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp111507z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 112, pp.540-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JQSRT.2010.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713117v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission spectroscopy from optically thick laboratory acetylene samples at high temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Badr Amyay</w:t>
+                <w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Herman</w:t>
+                <w:t xml:space="preserve">J.I. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zahnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JQSRT.2010.10.012⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 727 (2), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00711488v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Infrared Absorption Spectroscopy of Benzene Dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.I. Lunine</w:t>
+                <w:t xml:space="preserve">C. Vijayanand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+                <w:t xml:space="preserve">E. Arunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Zahnle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dahbia Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 727 (2), pp.77. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (41), pp.11263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp204628g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623329v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectra of a species of potential prebiotic and astrochemical interest: cyanoethenethiol (NC-CH=CH-SH).</w:t>
               </w:r>
@@ -5947,389 +5947,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration-rotation pattern in acetylene. II. Introduction of Coriolis coupling in the global model and analysis of emission spectra of hot acetylene around 3µm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Amyay</w:t>
+                <w:t xml:space="preserve">Characterization of circumstellar carbonaceous dust analogues produced by pyrolysis of acetylene in a porous graphite reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Robert</w:t>
+                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Herman</w:t>
+                <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Fayt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Balakrishna Raghavendra</w:t>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (14), pp.3295-3305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.07.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3200928⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662535v1</w:t>
+                <w:t xml:space="preserve">hal-00662491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of circumstellar carbonaceous dust analogues produced by pyrolysis of acetylene in a porous graphite reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Vibration-rotation pattern in acetylene. II. Introduction of Coriolis coupling in the global model and analysis of emission spectra of hot acetylene around 3µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
+                <w:t xml:space="preserve">Séverine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Rowe</w:t>
+                <w:t xml:space="preserve">Michel Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bataille</w:t>
+                <w:t xml:space="preserve">André Fayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Raghavendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.07.050⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (11), pp.114301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3200928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662491v1</w:t>
+                <w:t xml:space="preserve">hal-00662535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature emission spectroscopy of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 109, pp.2027-2036. </w:t>
@@ -6405,64 +6405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keevin Didriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Macko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6525,51 +6525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct FTIR high resolution probe of small and medium size Arn(CO2)m der Waals complexes formed in a slit supersonic expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cadudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7106,1481 +7106,1481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie non-ETL du méthane en écoulement hypersonique, application aux atmosphères de Jupiters chauds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël Rey</w:t>
+                <w:t xml:space="preserve">JET-COOLED ETHYLENE SPECTROSCOPY IN THE 5880-6200 CM−1 REGION TO STUDY COLD AND HOT BAND TRANSITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05584800v1</w:t>
+                <w:t xml:space="preserve">hal-05234844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JET-COOLED ETHYLENE SPECTROSCOPY IN THE 5880-6200 CM−1 REGION TO STUDY COLD AND HOT BAND TRANSITIONS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jet-cooled direct absorption spectroscopy in the far-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Cross-cut review: Fundamental processes in isolated systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Synchrotron SOLEIL, Saint Aubin (Gif-sur-Yvette), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234844v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled direct absorption spectroscopy in the far-infrared</w:t>
+                <w:t xml:space="preserve">Non-LTE infrared spectroscopy for characterizing the atmospheres of hot exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cross-cut review: Fundamental processes in isolated systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Synchrotron SOLEIL, Saint Aubin (Gif-sur-Yvette), France</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Symposium 2025, Inorganic and Physical Chemistry Department</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Arunan, 2025, Bangalore (Indian Institute of Science), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584749v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-LTE infrared spectroscopy for characterizing the atmospheres of hot exoplanets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectroscopie non-ETL du méthane en écoulement hypersonique, application aux atmosphères de Jupiters chauds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Rolland-Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Symposium 2025, Inorganic and Physical Chemistry Department</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Arunan, 2025, Bangalore (Indian Institute of Science), India</w:t>
+              <w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584738v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution infrared spectroscopy of furfural conformers and dioxane isomers from Fourier transform and quantum cascade laser jet-cooled and long path cell measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Cavity Ring-down spectroscopy of jet-cooled ethylene between 5880-6200 cm-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR EMIE - Groupement de Recherche Edifices Moléculaires Isolés et Environnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Sobanska; Stéphane Coussan; Ha Tran, Jun 2024, Biarritz, France</w:t>
+              <w:t xml:space="preserve">The 27th International Conference on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745274v1</w:t>
+                <w:t xml:space="preserve">hal-04758055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity Ring-down spectroscopy of jet-cooled ethylene between 5880-6200 cm-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Rey</w:t>
+                <w:t xml:space="preserve">High resolution infrared spectroscopy of furfural conformers and dioxane isomers from Fourier transform and quantum cascade laser jet-cooled and long path cell measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th International Conference on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bologne (ITA), Italy</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR EMIE - Groupement de Recherche Edifices Moléculaires Isolés et Environnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Sobanska; Stéphane Coussan; Ha Tran, Jun 2024, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758055v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roucou</w:t>
+                <w:t xml:space="preserve">Near-infrared spectroscopy of dissociated naphthalene in a radiofrequency plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SOLEIL@SU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2023.6819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295146v1</w:t>
+                <w:t xml:space="preserve">hal-04599904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared spectroscopy of dissociated naphthalene in a radiofrequency plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eszter Dudas</w:t>
+                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée SOLEIL@SU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Paris, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15278/isms.2023.6819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04599904v1</w:t>
+                <w:t xml:space="preserve">hal-04295146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Goubet</w:t>
+                <w:t xml:space="preserve">DEVELOPMENT OF AN OPTICAL FEEDBACK-CAVITY RING DOWN SPECTROMETER AT 8.5 μm. APPLICATION TO THE SELF CONTINUUM OF WATER VAPOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Campargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NanoTeraMIR Meeting 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2023.7270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295116v1</w:t>
+                <w:t xml:space="preserve">hal-04599911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-LTE spectroscopy of methane recorded in hypersonic flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from Fourier transform and QCL measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on molecular energy transfer in complex systems (iCOMET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Jaipur, India</w:t>
+              <w:t xml:space="preserve">76th International Symposium Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urbana University, Jun 2023, Urbana, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584633v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF AN OPTICAL FEEDBACK-CAVITY RING DOWN SPECTROMETER AT 8.5 μm. APPLICATION TO THE SELF CONTINUUM OF WATER VAPOR</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unambiguous assignment of ethylene transitions in the 5900-6200 cm-1 range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dijon (Université de Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15278/isms.2023.7270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04599911v1</w:t>
+                <w:t xml:space="preserve">hal-04199900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from Fourier transform and QCL measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-LTE spectroscopy of methane recorded in hypersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th International Symposium Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Urbana University, Jun 2023, Urbana, Illinois, United States</w:t>
+              <w:t xml:space="preserve">International conference on molecular energy transfer in complex systems (iCOMET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Jaipur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295097v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unambiguous assignment of ethylene transitions in the 5900-6200 cm-1 range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
+                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Dijon (Université de Bourgogne), France</w:t>
+              <w:t xml:space="preserve">GDR NanoTeraMIR Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Physico-Chimie de l'Atmosphère (LPCA), May 2023, Dunkerque (59140), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199900v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity-enhanced frequency comb spectroscopy in a supersonic jet</w:t>
               </w:r>
@@ -8920,51 +8920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9067,51 +9067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Urbana, United States. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9139,384 +9139,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global ram method for fitting infrared and far-infrared data for small volative organic coumpounds: application to toluene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-LTE cavity ringdown spectroscopy in hypersonic flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inauguration of the IRis-F1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Namur (Belgique), Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744966v1</w:t>
+                <w:t xml:space="preserve">hal-05584617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-LTE spectroscopy of the tetradecad region of methane recorded in a hypersonic flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
+                <w:t xml:space="preserve">Cavity ring-down spectroscopy of methane in hypersonic Laval expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA-HITRAN 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF4O.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584890v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-LTE cavity ringdown spectroscopy in hypersonic flows.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shock-induced destruction of fullerenes and cosmic dust analogues: a laboratory perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inauguration of the IRis-F1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Namur (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">CosmicPAH 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584617v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-LTE Cavity Ring-Down Spectroscopy of ethylene around 1.67 μm: modelling the atmospheres of hot Jupiter exoplanets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9558,803 +9549,812 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA-HITRAN 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity ring-down spectroscopy of methane in hypersonic Laval expansions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Dudás</w:t>
+                <w:t xml:space="preserve">Suspicion for C60 as a DIBs carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF4O.3</w:t>
+              <w:t xml:space="preserve">4th QUADMARTS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810600v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-induced destruction of fullerenes and cosmic dust analogues: a laboratory perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+                <w:t xml:space="preserve">Understanding the atmosphere of hot Jupiter exoplanets: high resolution spectroscopy of ethylene in the 1.6 µm spectral region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CosmicPAH 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Réunion Plénière 2022 du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856868v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspicion for C60 as a DIBs carrier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-LTE spectroscopy of the tetradecad region of methane recorded in hypersonic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th QUADMARTS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Spectroscopy and Dynamics of Molecules and Clusters (SMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Malpe, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728098v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the atmosphere of hot Jupiter exoplanets: high resolution spectroscopy of ethylene in the 1.6 µm spectral region</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-LTE infrared spectrum of jet-cooled naphtalene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Plénière 2022 du GDR EMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735600v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-LTE spectroscopy of the tetradecad region of methane recorded in hypersonic flow</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-LTE spectroscopy of the tetradecad region of methane recorded in a hypersonic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Vispoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy and Dynamics of Molecules and Clusters (SMDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Malpe, India</w:t>
+              <w:t xml:space="preserve">ASA-HITRAN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584629v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-LTE infrared spectrum of jet-cooled naphtalene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Soulard</w:t>
+                <w:t xml:space="preserve">A global ram method for fitting infrared and far-infrared data for small volative organic coumpounds: application to toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Ilyushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kwabia Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2022.wf02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441588v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature spectroscopic data for exo-planetary studies: the e-PYTHEAS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tyuterev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Campargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Coustenis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10727,277 +10727,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narayan Kulkarni</w:t>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARIEL Virtual Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Tuesday UVa / NRAO Astronomy (TUNA) Lunch Talk (moved online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Charlottesville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431224v1</w:t>
+                <w:t xml:space="preserve">hal-02935959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Théo Guillaume</w:t>
+                <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+                <w:t xml:space="preserve">Narayan Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuesday UVa / NRAO Astronomy (TUNA) Lunch Talk (moved online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Charlottesville, United States</w:t>
+              <w:t xml:space="preserve">Astrochemistry Discussions - The Chemistry of (Exo)Planetary Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935959v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
               </w:r>
@@ -11035,215 +11035,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayan Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrochemistry Discussions - The Chemistry of (Exo)Planetary Atmospheres</w:t>
+              <w:t xml:space="preserve">ARIEL Virtual Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431238v1</w:t>
+                <w:t xml:space="preserve">hal-03431224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXO-PLANETARY HIGH-TEMPERATURE HYDROCARBONS BY EMISSION AND ABSORPTION SPECTROSCOPY (e-PYTHEAS PROJECT)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Resolution Molecular Spectroscopy (HRMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358208v1</w:t>
+                <w:t xml:space="preserve">hal-02115360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypersonic Jet Infrared Cavity Ringdown Spectroscopy for the modeling of hot jupiter exoplanet infrared signatures</w:t>
               </w:r>
@@ -11292,557 +11296,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+                <w:t xml:space="preserve">High resolution far-infrared spectroscopy of trans- and gauche-butadiene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Porterfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Baraban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bryan Changala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+              <w:t xml:space="preserve">74th International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115360v1</w:t>
+                <w:t xml:space="preserve">hal-02397212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Enthalpy Source dedicated to quantitative infrared emission spectroscopy of gases at elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HighRus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution far-infrared spectroscopy of trans- and gauche-butadiene.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Nava</w:t>
+                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th International Symposium on Molecular Spectroscopy</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397212v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+                <w:t xml:space="preserve">Hypersonic-jet cavity ring-down spectroscopy of methane in the 1.5 µm region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">HighRus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115356v1</w:t>
+                <w:t xml:space="preserve">hal-02377240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab to Launch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Tsifakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11917,1692 +11921,1688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersonic-jet cavity ring-down spectroscopy of methane in the 1.5 µm region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution spectroscopy of jet-cooled ionic species for atmospheric and astrophysical interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghed Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HighRus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">3M Nantes Doctoral School Day 2019 - At the heart of the matter:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377240v1</w:t>
+                <w:t xml:space="preserve">hal-03430867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spectroscopy of jet-cooled ionic species for atmospheric and astrophysical interest</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3M Nantes Doctoral School Day 2019 - At the heart of the matter:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXVII Dynamics of Molecular Collisions Conference (DMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Big Sky, Montana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430867v1</w:t>
+                <w:t xml:space="preserve">hal-02369063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EXO-PLANETARY HIGH-TEMPERATURE HYDROCARBONS BY EMISSION AND ABSORPTION SPECTROSCOPY (e-PYTHEAS PROJECT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vl G Tyuterev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Dynamics of Molecular Collisions Conference (DMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Big Sky, Montana, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Urbana-Champaign, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369063v1</w:t>
+                <w:t xml:space="preserve">hal-02358201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXO-PLANETARY HIGH-TEMPERATURE HYDROCARBONS BY EMISSION AND ABSORPTION SPECTROSCOPY (e-PYTHEAS PROJECT)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vl G Tyuterev</w:t>
+                <w:t xml:space="preserve">[Invited Seminar] Hypersonic Jet Cavity Ringdown Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Urbana-Champaign, Illinois, United States</w:t>
+              <w:t xml:space="preserve">Aerospace Meeting, Indian Institute of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358201v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Hypersonic Jet Cavity Ringdown Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXO-PLANETARY HIGH-TEMPERATURE HYDROCARBONS BY EMISSION AND ABSORPTION SPECTROSCOPY (e-PYTHEAS PROJECT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Campargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Meeting, Indian Institute of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bangalore, India</w:t>
+              <w:t xml:space="preserve">High Resolution Molecular Spectroscopy (HRMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415869v1</w:t>
+                <w:t xml:space="preserve">hal-02358208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering processes and nuclear spin conversion of water molecules in supersonic expansions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The jet-cooled high-resolution far-IR spectrum of formic acid cyclic dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabath Bteich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th annual seminar - Obukhov Institute of Atmospheric Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Urbana Champaign, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377241v1</w:t>
+                <w:t xml:space="preserve">hal-04220856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The jet-cooled high-resolution far-IR spectrum of formic acid cyclic dimer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering processes and nuclear spin conversion of water molecules in supersonic expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Urbana Champaign, Illinois, United States</w:t>
+              <w:t xml:space="preserve">8th annual seminar - Obukhov Institute of Atmospheric Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220856v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear spin symmetry conservation in H2O investigated by direct absorption</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mini-helicon thruster for ‘CubeSat’ nano-satellites: experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Spin Effects in Astrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">68th International Astronautical Congress (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377247v1</w:t>
+                <w:t xml:space="preserve">hal-02377244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mini-helicon thruster for ‘CubeSat’ nano-satellites: experiments and simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic techniques for probing high-velocity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th International Astronautical Congress (IAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">QUADMARTS International Research Network Inaugural Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377244v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic techniques for probing high-velocity flows</w:t>
+                <w:t xml:space="preserve">Ni chaud ni froid : spectroscopie hors équilibre en écoulement hypersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUADMARTS International Research Network Inaugural Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : Les molécules complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, St Florent, Corsica, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377242v1</w:t>
+                <w:t xml:space="preserve">hal-02377245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni chaud ni froid : spectroscopie hors équilibre en écoulement hypersonique</w:t>
+                <w:t xml:space="preserve">Nuclear spin symmetry conservation in H2O investigated by direct absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : Les molécules complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, St Florent, Corsica, France</w:t>
+              <w:t xml:space="preserve">Nuclear Spin Effects in Astrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377245v1</w:t>
+                <w:t xml:space="preserve">hal-02377247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature infrared spectroscopy using a high enthalpy source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic of High-temperature Flows Using Ultrasensitive Cavity Ring-down Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vainatey Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA-HITRAN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">SMARTCATs 2nd General Meeting &amp; Workshop on Smart Energy Carriers in Industry,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370640v1</w:t>
+                <w:t xml:space="preserve">hal-02377250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of High-temperature Flows Using Ultrasensitive Cavity Ring-down Spectroscopy</w:t>
+                <w:t xml:space="preserve">Blowing hot and cold in molecular spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTCATs 2nd General Meeting &amp; Workshop on Smart Energy Carriers in Industry,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">High Resolution Molecular ANalysis and spectroscopy (HeRMAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377250v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blowing hot and cold in molecular spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation et destruction des espèces carbonées dans les enveloppes circumstellaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Resolution Molecular ANalysis and spectroscopy (HeRMAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Atelier "Astrophysique de laboratoire" du Programme National de Physique Stellaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370637v1</w:t>
+                <w:t xml:space="preserve">hal-02386055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et destruction des espèces carbonées dans les enveloppes circumstellaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">High-temperature infrared spectroscopy using a high enthalpy source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Astrophysique de laboratoire" du Programme National de Physique Stellaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">ASA-HITRAN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386055v1</w:t>
+                <w:t xml:space="preserve">hal-01370640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennes activities within the GDRI HiResMir</w:t>
+                <w:t xml:space="preserve">Jet-cooled spectroscopy on the AILES infrared beamline of the synchrotron radiation facility Soleil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDRi HiResMir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Creteil, France</w:t>
+              <w:t xml:space="preserve">70th International Symposium on Molecular Spectroscopy, mini-symposium on Accelerator-Based Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264550v1</w:t>
+                <w:t xml:space="preserve">hal-01264551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled spectroscopy on the AILES infrared beamline of the synchrotron radiation facility Soleil</w:t>
+                <w:t xml:space="preserve">Growth of water-containing clusters in supersonic expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th International Symposium on Molecular Spectroscopy, mini-symposium on Accelerator-Based Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">Advanced spectroscopy of molecular materials: Application to environmental and pharmaceutical compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264551v1</w:t>
+                <w:t xml:space="preserve">hal-01264552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of water-containing clusters in supersonic expansions</w:t>
+                <w:t xml:space="preserve">Rennes activities within the GDRI HiResMir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced spectroscopy of molecular materials: Application to environmental and pharmaceutical compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the GDRi HiResMir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Creteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264552v1</w:t>
+                <w:t xml:space="preserve">hal-01264550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing rarefied gas expansions by direct absorption FTIR spectroscopy</w:t>
               </w:r>
@@ -13651,230 +13651,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature IR Emission Spectroscopy for Astrophysical Applications</w:t>
+                <w:t xml:space="preserve">High temperature spectroscopy of methane: contribution to exoplanet and brown dwarf opacities in the infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Badr Amyay</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kick-Off Meeting of the International Research Group "HiresMIR"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">International Workshop "Spectroscopy of methane and derived molecules for atmospheric and planetary applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914573v1</w:t>
+                <w:t xml:space="preserve">hal-00914415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature spectroscopy of methane: contribution to exoplanet and brown dwarf opacities in the infrared</w:t>
+                <w:t xml:space="preserve">High Temperature IR Emission Spectroscopy for Astrophysical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop "Spectroscopy of methane and derived molecules for atmospheric and planetary applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Dole, France</w:t>
+              <w:t xml:space="preserve">Kick-Off Meeting of the International Research Group "HiresMIR"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914415v1</w:t>
+                <w:t xml:space="preserve">hal-00914573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating circumstellar envelopes in the laboratory</w:t>
               </w:r>
@@ -13923,954 +13923,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie d'émission infrarouge de l'acétylène à haute température</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Jet-Ailes apparatus: spectroscopic investigation of very low-frequency molecular vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAMO JSM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">Soleil Users Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916321v1</w:t>
+                <w:t xml:space="preserve">hal-00916314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative model for emission spectroscopy from optically thick laboratory acetylene samples at high temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Constraints on the Volatile Enrichments in HD189733b from Internal Structure Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Badr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Herman</w:t>
+                <w:t xml:space="preserve">J. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zahnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st International Conference on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">42nd Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pasadena CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919613v1</w:t>
+                <w:t xml:space="preserve">hal-00515844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR ABSORPTION SPECTROSCOPY OF (H2O)m-(CO2)n MOLECULAR COMPLEXES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct absorption infrared spectroscopy of hydrated complexes of atmospheric and astrophysical relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st International Conference on High Resolution Molecular Spectroscopy POZNAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">PEPS meeting: Spectroscopic and theoretical characterization of molecular clusters in the water vapour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919612v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Jet-Ailes apparatus: spectroscopic investigation of very low-frequency molecular vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simuler les enveloppes circumstellaires des géantes rouges en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soleil Users Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint Aubin, France</w:t>
+              <w:t xml:space="preserve">Forum Programme National de la Physique Stellaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916314v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Volatile Enrichments in HD189733b from Internal Structure Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Picaud</w:t>
+                <w:t xml:space="preserve">Direct absorption infrared spectroscopy of molecular complexes using a synchrotron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cirtog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pasadena CA, United States</w:t>
+              <w:t xml:space="preserve">Solvay Workshop on Molecular Complexes in our Atmosphere and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515844v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler les enveloppes circumstellaires des géantes rouges en laboratoire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The supersonic expansion at the far infrared beam-line at SOLEIL (the Jet-Ailes apparatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Programme National de la Physique Stellaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop SPECMO-SOLEIL: New experimental and Theoretical developments in molecular spectroscopy: Atmospheric and Astrophysical applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916324v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct absorption infrared spectroscopy of hydrated complexes of atmospheric and astrophysical relevance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative model for emission spectroscopy from optically thick laboratory acetylene samples at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPS meeting: Spectroscopic and theoretical characterization of molecular clusters in the water vapour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">The 21st International Conference on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916326v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct absorption infrared spectroscopy of molecular complexes using a synchrotron source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FTIR ABSORPTION SPECTROSCOPY OF (H2O)m-(CO2)n MOLECULAR COMPLEXES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvay Workshop on Molecular Complexes in our Atmosphere and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">The 21st International Conference on High Resolution Molecular Spectroscopy POZNAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916319v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The supersonic expansion at the far infrared beam-line at SOLEIL (the Jet-Ailes apparatus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopie d'émission infrarouge de l'acétylène à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SPECMO-SOLEIL: New experimental and Theoretical developments in molecular spectroscopy: Atmospheric and Astrophysical applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint Aubin, France</w:t>
+              <w:t xml:space="preserve">PAMO JSM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916327v1</w:t>
+                <w:t xml:space="preserve">hal-00916321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Spectroscopy and Analysis of the ν3/2ν4 Dyad of CF4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Domanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristof Maul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14921,77 +14921,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Spectroscopy and Analysis of the ν3/2ν4 Dyad of CF4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Domanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristof Maul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15023,230 +15023,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption cross section and assignment of highly excited rovibrational states of methane in the 3.3 μm region.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Absorption cross section and assignment of highly excited rovibrational states of methane in the 3.3 μm region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boursier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard-Bourcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth Colloquium on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">International conference on Molecules in space and laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, ., France. pp.Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468304v1</w:t>
+                <w:t xml:space="preserve">hal-00468216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption cross section and assignment of highly excited rovibrational states of methane in the 3.3 μm region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Absorption cross section and assignment of highly excited rovibrational states of methane in the 3.3 μm region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard-Bourcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Molecules in space and laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, ., France. pp.Affiche</w:t>
+              <w:t xml:space="preserve">XXth Colloquium on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468216v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15303,51 +15303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15441,51 +15441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bologna, Italy</w:t>
@@ -15633,260 +15633,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is neutral C60 molecule a carrier of the diffuse interstellar bands?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lecomte</w:t>
+                <w:t xml:space="preserve">Near infrared cavity ring-down spectroscopy of supersonically cooled ethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR EMIE - Réunion Plénière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">FLAIR (Field Laser Applications in Industry and Research) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728091v1</w:t>
+                <w:t xml:space="preserve">hal-03780824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared cavity ring-down spectroscopy of supersonically cooled ethylene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Is neutral C60 molecule a carrier of the diffuse interstellar bands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIR (Field Laser Applications in Industry and Research) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aix-les-Bains, France</w:t>
+              <w:t xml:space="preserve">GDR EMIE - Réunion Plénière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780824v1</w:t>
+                <w:t xml:space="preserve">hal-03728091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical frequency comb cavity ring down spectroscopy for near infrared sensing</w:t>
               </w:r>
@@ -15961,717 +15961,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Platypus exoplanet project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding the signature of astrophysical anions using Fourier-transform incoherent broad-band cavity enhanced absorption spectroscopy (IBB-CEAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghed Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The multiple approaches to plasma physics from laboratory to astrophysics (Summer school)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Les Houches, France</w:t>
+              <w:t xml:space="preserve">The 26th Colloquium on High-Resolution Molecular Spectroscopy (HRMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378306v1</w:t>
+                <w:t xml:space="preserve">hal-03430872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the signature of astrophysical anions using Fourier-transform incoherent broad-band cavity enhanced absorption spectroscopy (IBB-CEAS)</w:t>
+                <w:t xml:space="preserve">Instrumentation for Fourier transform incoherent broadband cavity enhanced absorption spectroscopy of astrophysical anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghed Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th Colloquium on High-Resolution Molecular Spectroscopy (HRMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">JSM-Creteil2019: Molecular Spectroscopy Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430872v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation for Fourier transform incoherent broadband cavity enhanced absorption spectroscopy of astrophysical anions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Platypus exoplanet project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Tsifakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSM-Creteil2019: Molecular Spectroscopy Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">The multiple approaches to plasma physics from laboratory to astrophysics (Summer school)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430859v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium hypersonic jet spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLEC 2018</w:t>
+              <w:t xml:space="preserve">MOLEC 2018 - 22nd European Conference on the Dynamics of Molecular Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882619v1</w:t>
+                <w:t xml:space="preserve">hal-02378302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium hypersonic jet spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopie haute température pour Jupiter chauds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLEC 2018 - 22nd European Conference on the Dynamics of Molecular Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
+              <w:t xml:space="preserve">Colloque quadriennal de bilan et prospective. Programme national de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378302v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie haute température pour Jupiter chauds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque quadriennal de bilan et prospective. Programme national de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">MOLEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376474v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-Infrared Collision-Induced Absorption in CO2 at T = 200 K</w:t>
               </w:r>
@@ -16935,77 +16935,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Data at High Temperature for Exoplanetary Studies: The e-PYTHEAS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Campargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17108,51 +17108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dudás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing Co., pp.479-538, 2022, 9781800610996; 9781800610989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17276,51 +17276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7D41DA7"/>
+    <w:nsid w:val="F1972E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17507,51 +17507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-georges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4885-1536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118611976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1628-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubroeucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Mignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30193863" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343238v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Rolland-Roignant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathapana Chawananon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213834" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yurchenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacinbala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Fr&#233;reux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tomasetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Himakar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199992" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleurbaey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108875" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Gamache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115421" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jraisheh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A35381" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089774" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvayan Brahmachary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003886" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica P Porterfield" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c00623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128196" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liger-Belair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav5528" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03224496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouchenik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauriac-Le Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty-Chevreuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.04.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508400v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jayaram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629067" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06858" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.06.082" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Louviot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939521" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louviot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921893" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135284v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05684a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252309v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanfleteren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F&#246;ldes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06746" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R. Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp55047h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300354" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMD71VNW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Kalugina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795206" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.793888" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826903v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44305a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hugo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20730" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DV9LX2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vijayanand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arunan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204628g" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697117v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mitchell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domanskaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristof Maul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.621900" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirtog" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tremblay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp111507z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2010.10.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3Q30L1W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105650e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Makarewicz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lokshtanov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3264576" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fayt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Raghavendra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3200928" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662491v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Chandrasekaran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.07.050" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DXBJH89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Didriche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGSD7XBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vigasin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.09.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPJRL0B7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1539036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doucen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7986" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSQVFS3Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bylicki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944178" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAEF534D37D947B18477CEDB7F121107B2F94D08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584800v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234844v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584749v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745274v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758055v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295116v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599911v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7270" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295097v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231655" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584962v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vispoel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamache" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04599881v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6820" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848663v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6759" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744966v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Ilyushin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2022.wf02" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584617v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769786v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856868v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735600v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584629v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856644v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tyuterev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.RC13" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584769v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431224v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Kulkarni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431238v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358208v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377235v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397212v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Porterfield" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Baraban" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bryan Changala" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nava" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377237v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsifakis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bennet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Boswell" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Braun" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377240v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430867v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358201v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vl G Tyuterev" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415869v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377241v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220856v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese R. Huet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377247v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377244v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Takahashi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bish" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377242v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377245v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370640v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370637v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386055v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264550v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264551v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264552v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876904v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914573v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914415v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706724v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916321v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919613v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919612v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916314v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916324v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rowe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916326v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916319v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916327v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452858v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Domanskaya" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mitchell" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452659v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468304v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard-Bourcin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468216v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584754v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744992v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441439v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Claus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780824v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655630v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378306v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsifakis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430872v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430859v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378302v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376474v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446817v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476658v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-georges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4885-1536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118611976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1628-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubroeucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Mignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30193863" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343238v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Rolland-Roignant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathapana Chawananon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213834" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yurchenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacinbala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Fr&#233;reux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tomasetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Himakar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199992" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mondelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleurbaey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108875" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Gamache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115421" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jraisheh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A35381" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089774" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica P Porterfield" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c00623" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvayan Brahmachary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003886" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128196" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liger-Belair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav5528" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03224496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouchenik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauriac-Le Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty-Chevreuil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.04.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508400v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jayaram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629067" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b06858" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.06.082" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Louviot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939521" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louviot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921893" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135284v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05684a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252309v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanfleteren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F&#246;ldes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06746" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeb&#232;ne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R. Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp55047h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201300354" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMD71VNW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Kalugina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795206" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.793888" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826903v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44305a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hugo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20730" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DV9LX2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713117v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirtog" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tremblay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp111507z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697117v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mitchell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domanskaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristof Maul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.621900" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2010.10.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3Q30L1W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vijayanand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arunan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204628g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105650e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Makarewicz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lokshtanov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3264576" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Chandrasekaran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.07.050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DXBJH89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662535v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fayt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Raghavendra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3200928" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Didriche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGSD7XBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vigasin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.09.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPJRL0B7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnamy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissoles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1539036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doucen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmsp.1999.7986" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSQVFS3Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bylicki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944178" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAEF534D37D947B18477CEDB7F121107B2F94D08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234844v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584749v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584800v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758055v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745274v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295146v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599911v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.7270" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295097v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584633v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295116v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231655" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584962v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vispoel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamache" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04599881v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6820" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848663v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6759" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584617v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856868v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769786v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728098v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735600v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744966v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Ilyushin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2022.wf02" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856644v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tyuterev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.RC13" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584769v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Kulkarni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431224v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377235v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397212v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Porterfield" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Baraban" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bryan Changala" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nava" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377240v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377237v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsifakis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bennet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Boswell" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Braun" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430867v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358201v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vl G Tyuterev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415869v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358208v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese R. Huet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377241v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377244v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Takahashi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bish" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377242v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377245v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377247v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377250v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainatey Kulkarni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370637v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386055v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370640v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264551v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264552v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264550v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876904v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914415v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914573v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706724v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916314v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916326v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rowe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916319v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916327v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919613v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badr" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919612v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452858v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Domanskaya" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mitchell" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452659v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468216v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468304v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard-Bourcin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584754v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744992v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441439v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Claus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780824v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655630v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430872v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430859v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378306v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsifakis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378302v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376474v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446817v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476658v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>