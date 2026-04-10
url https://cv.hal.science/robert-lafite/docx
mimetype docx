--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1665,303 +1665,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedload transport for heterogeneous sediments</w:t>
+                <w:t xml:space="preserve">River flow control on intertidal mudflat sedimentation in the mouth of a macrotidal estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Durafour</w:t>
+                <w:t xml:space="preserve">Antoine Cuvilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Jarno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Lafite</w:t>
+                <w:t xml:space="preserve">Maxence Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Marin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (4), pp.731-751. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 239, pp.174-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10652-014-9380-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074490v1</w:t>
+                <w:t xml:space="preserve">hal-02417202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River flow control on intertidal mudflat sedimentation in the mouth of a macrotidal estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cuvilliez</w:t>
+                <w:t xml:space="preserve">Bedload transport for heterogeneous sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Jarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.03.020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.731-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-014-9380-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02417202v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-section analysis of sedimentary organic matter in a mangrove ecosystem under dry climate conditions: The Somone estuary, Senegal</w:t>
               </w:r>
@@ -2626,570 +2626,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des forçages climatiques et anthropiques sur l'évolution des écosystèmes tropicaux de mangrove : exemple de la Somone (Sénégal).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Mesnage</w:t>
+                <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Niang</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangea infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (14), pp.2146-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00957430v1</w:t>
+                <w:t xml:space="preserve">hal-00734862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and internal architecture of marine dunes in the eastern English Channel over 14 and 56 year intervals: the inﬂuence of tides and decennial storms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.2051⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89, pp.221-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00662887v1</w:t>
+                <w:t xml:space="preserve">hal-00665638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration and internal architecture of marine dunes in the eastern English Channel over 14 and 56 year intervals: the inﬂuence of tides and decennial storms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.1480-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00665638v1</w:t>
+                <w:t xml:space="preserve">hal-00662887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Rôle des forçages climatiques et anthropiques sur l'évolution des écosystèmes tropicaux de mangrove : exemple de la Somone (Sénégal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Motelay</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pangea infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume spécial : Géosciences &amp; Développement - Impacts de l'Homme et du climat sur les milieux sahaliens, 47/48, pp.69-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.2022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00734862v1</w:t>
+                <w:t xml:space="preserve">insu-00957430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic sediment profile imaging (DySPI): a new field method for the study of dynamic processes at the sediment-water interface</w:t>
               </w:r>
@@ -3536,298 +3536,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between hydrosedimentary processes and occurrence of mercury-resistant bacteria (merA) in estuary mudflats (Seine, France)</w:t>
+                <w:t xml:space="preserve">Report card and indicators of quality in the Seine Estuary: from a scientific approach to an operational tool.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+                <w:t xml:space="preserve">C. Fisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ruellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (6), pp.1168-1176. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 57, pp.187-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358814v1</w:t>
+                <w:t xml:space="preserve">hal-00481055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report card and indicators of quality in the Seine Estuary: from a scientific approach to an operational tool.</w:t>
+                <w:t xml:space="preserve">Relationships between hydrosedimentary processes and occurrence of mercury-resistant bacteria (merA) in estuary mudflats (Seine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fisson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Ruellet</w:t>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57, pp.187-201</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 56 (6), pp.1168-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481055v1</w:t>
+                <w:t xml:space="preserve">hal-00358814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source discrimination of fine-grained deposits occurring on marine beaches: The Calvados beaches (eastern Bay of the Seine, France)</w:t>
               </w:r>
@@ -5175,51 +5175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 202 (1-2), pp.33 - 54. </w:t>
@@ -5500,315 +5500,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources, sinks and resuspension of suspended particulate matter in the eastern English Channel</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of Suspended Particulate Matter in the Tidal Freshwater Zone of a Macrotidal Estuary (The Seine Estuary, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.F. Velegrakis</w:t>
+                <w:t xml:space="preserve">Loïc Guézennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+                <w:t xml:space="preserve">Robert R. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Huault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Boust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 19 (15-16), pp.1933 - 1957. </w:t>
+              <w:t xml:space="preserve">Estuaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22 (3), pp.717--727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0278-4343(99)00047-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/1353058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755784v1</w:t>
+                <w:t xml:space="preserve">hal-01755789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of Suspended Particulate Matter in the Tidal Freshwater Zone of a Macrotidal Estuary (The Seine Estuary, France)</w:t>
+                <w:t xml:space="preserve">Sources, sinks and resuspension of suspended particulate matter in the eastern English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Guézennec</w:t>
+                <w:t xml:space="preserve">A.F. Velegrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Boust</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 22 (3), pp.717--727. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (15-16), pp.1933 - 1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/1353058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0278-4343(99)00047-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755789v1</w:t>
+                <w:t xml:space="preserve">hal-01755784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A differentiation method for separating a mixture of suspended particle size distributions</w:t>
               </w:r>
@@ -6041,51 +6041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resuspension and advection processes affecting suspended particulate matter concentrations in the central English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Velegrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,51 +6239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hommeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 120 (1-2), pp.27 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6848,51 +6848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6999,51 +6999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7348,51 +7348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des extractions de granulats marins sur les habitats benthiques dans le bassin oriental de la Manche : acquis du GIS SIEGMA «Suivi des Impacts des extractions de granulats marins »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7482,51 +7482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7672,103 +7672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new coefficient based on particle shape to improve models for bedload sediment transport predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durafour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8285,51 +8285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tide vs wave on sediment dynamics and dune internal architecture on a macrotidal inner continental shelf (eastern English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,51 +8337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Blanpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8656,51 +8656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial, fluvial, coastal and offshore cascading-system to assess deglaciation in a polar environment, a case study in the Kongsffjorden area, Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9923,51 +9923,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3EBECC0"/>
+    <w:nsid w:val="308C8D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10154,51 +10154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-lafite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9828-4018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113448406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Samou Seujip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-024-01459-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fettweis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riethm&#252;ller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Backers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01744062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapalain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durafour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9380-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cuvilliez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5G6ZM5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duclos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivoalen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DP2B4C9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lunven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2009.7.8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bessineton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.08.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QRHF48S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-009-9160-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.02.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3RL8TZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Cundy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Taylor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hopkinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.10.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spencer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.01.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R432P8QB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00266-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6FM738-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Roma&#241;a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02691262" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9910F8BA35E4B5B9FCA2DD1E1F7CD0260737864/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755783v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shimwell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grochowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nash" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00144-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755784v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Velegrakis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(99)00047-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJVDWMT6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Meyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1353058" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5251578457DAEF5B47A96964B018D290B321BA2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-3-177-1999" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Mona&#239;m Isma&#239;li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Serve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gadel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Texier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88723-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Huault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-1101(97)00041-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHZQVPQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755794v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Huault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hommeril" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90075-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TN5D5DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0077-7579(94)90050-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96C4C90D88CA6C2836AB09208F7EE0F6A0546A20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abarnou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(87)90038-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C58GBX6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435036v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435133v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanpain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948394v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-lafite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9828-4018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113448406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Samou Seujip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-024-01459-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fettweis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riethm&#252;ller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Backers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01744062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapalain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cuvilliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5G6ZM5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durafour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9380-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duclos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivoalen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DP2B4C9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lunven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2009.7.8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bessineton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.08.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QRHF48S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-009-9160-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.02.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3RL8TZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Cundy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Taylor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hopkinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.10.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spencer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.01.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R432P8QB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00266-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6FM738-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Roma&#241;a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02691262" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9910F8BA35E4B5B9FCA2DD1E1F7CD0260737864/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755783v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shimwell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grochowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nash" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00144-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Meyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1353058" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5251578457DAEF5B47A96964B018D290B321BA2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Velegrakis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(99)00047-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJVDWMT6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-3-177-1999" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Mona&#239;m Isma&#239;li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Serve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gadel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Texier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88723-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Huault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-1101(97)00041-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHZQVPQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755794v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Huault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hommeril" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90075-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TN5D5DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0077-7579(94)90050-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96C4C90D88CA6C2836AB09208F7EE0F6A0546A20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abarnou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(87)90038-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C58GBX6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435036v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435133v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanpain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948394v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>