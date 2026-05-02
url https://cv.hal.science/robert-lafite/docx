--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Robert LAFITE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professeur Emérite</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -2626,570 +2632,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Rôle des forçages climatiques et anthropiques sur l'évolution des écosystèmes tropicaux de mangrove : exemple de la Somone (Sénégal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Motelay</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pangea infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume spécial : Géosciences &amp; Développement - Impacts de l'Homme et du climat sur les milieux sahaliens, 47/48, pp.69-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734862v1</w:t>
+                <w:t xml:space="preserve">insu-00957430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration and internal architecture of marine dunes in the eastern English Channel over 14 and 56 year intervals: the inﬂuence of tides and decennial storms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.1480-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665638v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and internal architecture of marine dunes in the eastern English Channel over 14 and 56 year intervals: the inﬂuence of tides and decennial storms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.2051⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (14), pp.2146-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00662887v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des forçages climatiques et anthropiques sur l'évolution des écosystèmes tropicaux de mangrove : exemple de la Somone (Sénégal).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangea infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89, pp.221-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00957430v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic sediment profile imaging (DySPI): a new field method for the study of dynamic processes at the sediment-water interface</w:t>
               </w:r>
@@ -3536,298 +3542,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report card and indicators of quality in the Seine Estuary: from a scientific approach to an operational tool.</w:t>
+                <w:t xml:space="preserve">Relationships between hydrosedimentary processes and occurrence of mercury-resistant bacteria (merA) in estuary mudflats (Seine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fisson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Ruellet</w:t>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57, pp.187-201</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 56 (6), pp.1168-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481055v1</w:t>
+                <w:t xml:space="preserve">hal-00358814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between hydrosedimentary processes and occurrence of mercury-resistant bacteria (merA) in estuary mudflats (Seine, France)</w:t>
+                <w:t xml:space="preserve">Report card and indicators of quality in the Seine Estuary: from a scientific approach to an operational tool.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+                <w:t xml:space="preserve">C. Fisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ruellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (6), pp.1168-1176. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 57, pp.187-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358814v1</w:t>
+                <w:t xml:space="preserve">hal-00481055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source discrimination of fine-grained deposits occurring on marine beaches: The Calvados beaches (eastern Bay of the Seine, France)</w:t>
               </w:r>
@@ -5175,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 202 (1-2), pp.33 - 54. </w:t>
@@ -5500,315 +5506,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of Suspended Particulate Matter in the Tidal Freshwater Zone of a Macrotidal Estuary (The Seine Estuary, France)</w:t>
+                <w:t xml:space="preserve">Sources, sinks and resuspension of suspended particulate matter in the eastern English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Guézennec</w:t>
+                <w:t xml:space="preserve">A.F. Velegrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Boust</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 22 (3), pp.717--727. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (15-16), pp.1933 - 1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/1353058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0278-4343(99)00047-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755789v1</w:t>
+                <w:t xml:space="preserve">hal-01755784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources, sinks and resuspension of suspended particulate matter in the eastern English Channel</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of Suspended Particulate Matter in the Tidal Freshwater Zone of a Macrotidal Estuary (The Seine Estuary, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.F. Velegrakis</w:t>
+                <w:t xml:space="preserve">Loïc Guézennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+                <w:t xml:space="preserve">Robert R. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Huault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Boust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 19 (15-16), pp.1933 - 1957. </w:t>
+              <w:t xml:space="preserve">Estuaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22 (3), pp.717--727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0278-4343(99)00047-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/1353058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755784v1</w:t>
+                <w:t xml:space="preserve">hal-01755789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A differentiation method for separating a mixture of suspended particle size distributions</w:t>
               </w:r>
@@ -6041,51 +6047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resuspension and advection processes affecting suspended particulate matter concentrations in the central English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Velegrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,51 +6245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hommeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 120 (1-2), pp.27 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6848,51 +6854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6954,277 +6960,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01387873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux sédimentaires et réponse morphodynamique des fonds en Manche Est : influence des marées et des houles sur les dunes hydrauliques subtidales et intertidales</w:t>
+                <w:t xml:space="preserve">Dynamique de comblement d'un estuaire mégatidal (Baie de Somme) : marqueurs sédimentaires, morphologiques et dynamiques, bilans volumiques et marqueurs d'évolution du trait de côte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Druine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435036v1</w:t>
+                <w:t xml:space="preserve">hal-01456795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de comblement d'un estuaire mégatidal (Baie de Somme) : marqueurs sédimentaires, morphologiques et dynamiques, bilans volumiques et marqueurs d'évolution du trait de côte.</w:t>
+                <w:t xml:space="preserve">Flux sédimentaires et réponse morphodynamique des fonds en Manche Est : influence des marées et des houles sur les dunes hydrauliques subtidales et intertidales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Levoy</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456795v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t>
               </w:r>
@@ -7348,51 +7354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des extractions de granulats marins sur les habitats benthiques dans le bassin oriental de la Manche : acquis du GIS SIEGMA «Suivi des Impacts des extractions de granulats marins »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8279,428 +8285,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tide vs wave on sediment dynamics and dune internal architecture on a macrotidal inner continental shelf (eastern English Channel)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Rhythmites preservation in macrotidal estuarine environments : from upstream to downstream estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753399v1</w:t>
+                <w:t xml:space="preserve">hal-00753563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littoral sedimentation within spartine and obione communities in the Somme estuary (eastern English Channel) - Preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of tide vs wave on sediment dynamics and dune internal architecture on a macrotidal inner continental shelf (eastern English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Langlois</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Forey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753469v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmites preservation in macrotidal estuarine environments : from upstream to downstream estuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Littoral sedimentation within spartine and obione communities in the Somme estuary (eastern English Channel) - Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemoine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+                <w:t xml:space="preserve">E. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Patrick</w:t>
+                <w:t xml:space="preserve">A. Meirland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753563v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial, fluvial, coastal and offshore cascading-system to assess deglaciation in a polar environment, a case study in the Kongsffjorden area, Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9923,51 +9929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="308C8D18"/>
+    <w:nsid w:val="7F3AA273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10154,51 +10160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-lafite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9828-4018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113448406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Samou Seujip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-024-01459-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fettweis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riethm&#252;ller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Backers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01744062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapalain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cuvilliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5G6ZM5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durafour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9380-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duclos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivoalen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DP2B4C9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lunven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2009.7.8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bessineton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.08.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QRHF48S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-009-9160-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.02.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3RL8TZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Cundy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Taylor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hopkinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.10.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spencer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.01.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R432P8QB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00266-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6FM738-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Roma&#241;a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02691262" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9910F8BA35E4B5B9FCA2DD1E1F7CD0260737864/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755783v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shimwell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grochowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nash" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00144-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Meyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1353058" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5251578457DAEF5B47A96964B018D290B321BA2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Velegrakis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(99)00047-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJVDWMT6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-3-177-1999" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Mona&#239;m Isma&#239;li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Serve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gadel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Texier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88723-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Huault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-1101(97)00041-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHZQVPQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755794v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Huault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hommeril" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90075-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TN5D5DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0077-7579(94)90050-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96C4C90D88CA6C2836AB09208F7EE0F6A0546A20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abarnou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(87)90038-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C58GBX6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435036v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435133v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanpain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948394v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-lafite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9828-4018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113448406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Samou Seujip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-024-01459-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fettweis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riethm&#252;ller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Backers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01744062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapalain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cuvilliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5G6ZM5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durafour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9380-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duclos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivoalen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DP2B4C9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lunven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2009.7.8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bessineton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.08.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QRHF48S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-009-9160-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.02.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3RL8TZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Cundy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Taylor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hopkinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.10.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spencer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.01.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R432P8QB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00266-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6FM738-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Roma&#241;a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02691262" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9910F8BA35E4B5B9FCA2DD1E1F7CD0260737864/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755783v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shimwell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grochowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nash" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00144-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755784v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Velegrakis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(99)00047-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJVDWMT6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Meyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1353058" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5251578457DAEF5B47A96964B018D290B321BA2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-3-177-1999" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Mona&#239;m Isma&#239;li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Serve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gadel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Texier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88723-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Huault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-1101(97)00041-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHZQVPQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755794v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Huault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hommeril" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90075-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TN5D5DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0077-7579(94)90050-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96C4C90D88CA6C2836AB09208F7EE0F6A0546A20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abarnou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(87)90038-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C58GBX6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435036v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435133v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanpain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948394v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>