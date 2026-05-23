--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -180,6428 +180,6562 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t>
+                <w:t xml:space="preserve">Relating estuarine turbidity maxima to tide and river conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Diouf</w:t>
+                <w:t xml:space="preserve">Florent Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Salameh</w:t>
+                <w:t xml:space="preserve">Eliott Bismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Sakho</w:t>
+                <w:t xml:space="preserve">Hans Burchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bamol Ali Sow</w:t>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Frank Kösters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (18), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-32950-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320361v1</w:t>
+                <w:t xml:space="preserve">hal-05546842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t>
+                <w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos López Solano</w:t>
+                <w:t xml:space="preserve">Amadou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Turki</w:t>
+                <w:t xml:space="preserve">Edward Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t>
+                <w:t xml:space="preserve">Issa Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harish Selvam</w:t>
+                <w:t xml:space="preserve">Bamol Ali Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04963241v1</w:t>
+                <w:t xml:space="preserve">hal-05320361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Tidal Distortion on Extreme Water Levels in Casamance Estuary, Senegal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcellin Samou Seujip</w:t>
+                <w:t xml:space="preserve">Carlos López Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harish Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12237-024-01459-z⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060959v1</w:t>
+                <w:t xml:space="preserve">irsn-04963241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic modelling for simulating nearshore waves and sea levels: classification of extreme events from the English Channel to the Normandy coasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonin Migaud</w:t>
+                <w:t xml:space="preserve">The Influence of Tidal Distortion on Extreme Water Levels in Casamance Estuary, Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bamol Ali Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcellin Samou Seujip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-024-06699-7⟩</w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-024-01459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04830082v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic modelling for simulating nearshore waves and sea levels: classification of extreme events from the English Channel to the Normandy coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. López Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">E T Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A D Gutiérrez Barceló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (15), pp.13951-13973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-024-06699-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592045v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04830082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-sedimentological and dynamic patterns in a ria type estuary: the Belon estuary (South Brittany, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos López Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+                <w:t xml:space="preserve">Yasser Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lafite</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Soloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445647.2021.1925170⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957365v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamics of intertidal dune field in a mixed wave-tide environment: Case of Baie de Somme in Eastern English Channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Morpho-sedimentological and dynamic patterns in a ria type estuary: the Belon estuary (South Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106381⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.389-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2021.1925170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041413v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties associated with in situ high-frequency long-term observations of suspended particulate matter concentration using optical and acoustic sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rolf Riethmüller</w:t>
+                <w:t xml:space="preserve">Morphodynamics of intertidal dune field in a mixed wave-tide environment: Case of Baie de Somme in Eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Verney</w:t>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Becker</w:t>
+                <w:t xml:space="preserve">Hassan Shafiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Backers</w:t>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 178, pp.102162. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 431, pp.106381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289073v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ high frequency long term measurements of suspended sediment concentration in turbid estuarine system (Seine Estuary, France): Optical turbidity sensors response to suspended sediment characteristics</w:t>
+                <w:t xml:space="preserve">Uncertainties associated with in situ high-frequency long-term observations of suspended particulate matter concentration using optical and acoustic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Druine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Michael Fettweis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Riethmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Chapalain</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Backers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.102162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744062v1</w:t>
+                <w:t xml:space="preserve">hal-02289073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stages of sedimentary infilling in a hypertidal bay using a combination of sedimentological, morphological and dynamic criteria (Bay of Somme, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">In situ high frequency long term measurements of suspended sediment concentration in turbid estuarine system (Seine Estuary, France): Optical turbidity sensors response to suspended sediment characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Druine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Levoy</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 400, pp.24 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2017.1389663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02119165v1</w:t>
+                <w:t xml:space="preserve">hal-01744062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Aeromonas Populations in Water Column and Associated with Copepods from Estuarine Environment (Seine, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lamy</w:t>
+                <w:t xml:space="preserve">Stages of sedimentary infilling in a hypertidal bay using a combination of sedimentological, morphological and dynamic criteria (Bay of Somme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Druine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
+                <w:t xml:space="preserve">Franck Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1259. </w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.858-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2017.1389663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689594v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River flow control on intertidal mudflat sedimentation in the mouth of a macrotidal estuary</w:t>
+                <w:t xml:space="preserve">Distinct Aeromonas Populations in Water Column and Associated with Copepods from Estuarine Environment (Seine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cuvilliez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Gautier Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Lemoine</w:t>
+                <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Langlois</w:t>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.03.020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417202v1</w:t>
+                <w:t xml:space="preserve">hal-01689594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedload transport for heterogeneous sediments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">River flow control on intertidal mudflat sedimentation in the mouth of a macrotidal estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Jarno</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Antoine Cuvilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Marin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxence Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10652-014-9380-1⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 239, pp.174-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074490v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-section analysis of sedimentary organic matter in a mangrove ecosystem under dry climate conditions: The Somone estuary, Senegal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bedload transport for heterogeneous sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Copard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Marine Durafour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Faye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armelle Jarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.09.010⟩</w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.731-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-014-9380-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01093950v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of dredged sediments for soil creation in the Seine estuary (France): Importance of a soil functioning survey to assess the success of wetland restoration in floodplains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cross-section analysis of sedimentary organic matter in a mangrove ecosystem under dry climate conditions: The Somone estuary, Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aubert</w:t>
+                <w:t xml:space="preserve">I. Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Langlois</w:t>
+                <w:t xml:space="preserve">G. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71, pp.628-638. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.220-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.07.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01059974v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Turbid Plumes Generated by Marine Aggregate Dredging: An Example of a Macrotidal Environment (the Bay of Seine, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of dredged sediments for soil creation in the Seine estuary (France): Importance of a soil functioning survey to assess the success of wetland restoration in floodplains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Mchergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Duclos</w:t>
+                <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lafite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rivoalen</w:t>
+                <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Cuvillier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (6a), pp.25-37. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.628-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-12-00148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931886v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of natural and anthropogenic factors on mangrove dynamics over 60 years: The Somone Estuary, Senegal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Turbid Plumes Generated by Marine Aggregate Dredging: An Example of a Macrotidal Environment (the Bay of Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rivoalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.05.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (6a), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-12-00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00678915v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of a ﬂoc population during a tidal cycle: Laboratory experiments and numerical modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">The influence of natural and anthropogenic factors on mangrove dynamics over 60 years: The Somone Estuary, Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.02.005⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665672v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des forçages climatiques et anthropiques sur l'évolution des écosystèmes tropicaux de mangrove : exemple de la Somone (Sénégal).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Behaviour of a ﬂoc population during a tidal cycle: Laboratory experiments and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangea infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.S64-S83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00957430v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and internal architecture of marine dunes in the eastern English Channel over 14 and 56 year intervals: the inﬂuence of tides and decennial storms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Rôle des forçages climatiques et anthropiques sur l'évolution des écosystèmes tropicaux de mangrove : exemple de la Somone (Sénégal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pangea infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume spécial : Géosciences &amp; Développement - Impacts de l'Homme et du climat sur les milieux sahaliens, 47/48, pp.69-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00662887v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00957430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration and internal architecture of marine dunes in the eastern English Channel over 14 and 56 year intervals: the inﬂuence of tides and decennial storms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Y. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mesquita</w:t>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Motelay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (14), pp.2146-2154. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.1480-1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734862v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 89, pp.221-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic sediment profile imaging (DySPI): a new field method for the study of dynamic processes at the sediment-water interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cugier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Lafite</w:t>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lunven</w:t>
+                <w:t xml:space="preserve">J. Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lom.2009.7.8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (14), pp.2146-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433403v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological responses of an estuarine intertidal mudflat to constructions since 1978 to 2005: The Seine estuary (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic sediment profile imaging (DySPI): a new field method for the study of dynamic processes at the sediment-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Bessineton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lunven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.08.010⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1), pp.8-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2009.7.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00433757v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flocculation Potential of Estuarine Particles: The Importance of Environmental Factors and of the Spatial and Seasonal Variability of Suspended Particulate Matter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Morphological responses of an estuarine intertidal mudflat to constructions since 1978 to 2005: The Seine estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuvilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bessineton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12237-009-9160-1⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104, pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435392v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between hydrosedimentary processes and occurrence of mercury-resistant bacteria (merA) in estuary mudflats (Seine, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flocculation Potential of Estuarine Particles: The Importance of Environmental Factors and of the Spatial and Seasonal Variability of Suspended Particulate Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.02.022⟩</w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.678-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-009-9160-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00358814v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report card and indicators of quality in the Seine Estuary: from a scientific approach to an operational tool.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between hydrosedimentary processes and occurrence of mercury-resistant bacteria (merA) in estuary mudflats (Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Lafite</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ruellet</w:t>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57, pp.187-201</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 56 (6), pp.1168-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481055v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source discrimination of fine-grained deposits occurring on marine beaches: The Calvados beaches (eastern Bay of the Seine, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report card and indicators of quality in the Seine Estuary: from a scientific approach to an operational tool.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boust</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dugué</w:t>
+                <w:t xml:space="preserve">C. Fisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Poupinet</w:t>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ruellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57, pp.187-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00175496v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transfer and accumulation in two contrasting saltmarsh/mudflat systems: the Seine estuary (France) and the Medway estuary (UK)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source discrimination of fine-grained deposits occurring on marine beaches: The Calvados beaches (eastern Bay of the Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B Cundy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Lafite</w:t>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A Taylor</w:t>
+                <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hopkinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72, pp.138-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327155v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation on intertidal mudflats in the lower part of macrotidal estuaries: Sedimentation rhythms and their preservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sediment transfer and accumulation in two contrasting saltmarsh/mudflat systems: the Seine estuary (France) and the Medway estuary (UK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B Cundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hopkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 588, pp.125-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481664v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of wave-induced turbulence on intertidal mudflats: Impact of boat traffic and wind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Sedimentation on intertidal mudflats in the lower part of macrotidal estuaries: Sedimentation rhythms and their preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2006.10.005⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 241 (1-4), pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175514v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally-induced shear stress variability above intertidal mudfats in the macrotidal seine estuary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The effect of wave-induced turbulence on intertidal mudflats: Impact of boat traffic and wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.594-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2006.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203229v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling factors of rhythmic sedimentation processes on a macrotidal estuarine mudflat. Role of the turbidity maximum, the Seine estuary, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tidally-induced shear stress variability above intertidal mudfats in the macrotidal seine estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (4), pp.653-664</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00196624v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange and release processes Dialysis porewater sampler: a strategy for time equilibration optimisation p1-9 in Phosphates in sediments.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Controlling factors of rhythmic sedimentation processes on a macrotidal estuarine mudflat. Role of the turbidity maximum, the Seine estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edited by H.L. Golterman &amp; L. Serrano. BUCKHUYS Publishers BV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 235 (1-4), pp.151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326180v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary processes on a fluvial estuarine mudflat. The macrotidal Seine example (France).</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Exchange and release processes Dialysis porewater sampler: a strategy for time equilibration optimisation p1-9 in Phosphates in sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 64, pp.710-720</w:t>
+              <w:t xml:space="preserve">Edited by H.L. Golterman &amp; L. Serrano. BUCKHUYS Publishers BV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, ISBN 90-5782-154-0, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017026v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metal distribution and accumulation in two Spartina sp.-dominated macrotidal salt marshes from the Seine estuary (France) and the Medway estuary (UK)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary processes on a fluvial estuarine mudflat. The macrotidal Seine example (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B Cundy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.A Taylor</w:t>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64, pp.710-720</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00327047v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of porewaters in an intertidal mudflat of the Seine estuary : relationship to erosion-deposition cycles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Heavy metal distribution and accumulation in two Spartina sp.-dominated macrotidal salt marshes from the Seine estuary (France) and the Medway estuary (UK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B Cundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hopkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.1195-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2005.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326176v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene to modern fine-grained sedimentation on a macrotidal shoreface-to-inner-shelf setting (eastern Bay of the Seine, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Garlan</w:t>
+                <w:t xml:space="preserve">Chemical characterization of porewaters in an intertidal mudflat of the Seine estuary : relationship to erosion-deposition cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (49), pp.163-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01755779v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A man-altered macrotidal estuary: The Seine estuary (France): Introduction to the special issue</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holocene to modern fine-grained sedimentation on a macrotidal shoreface-to-inner-shelf setting (eastern Bay of the Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02691262⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 202 (1-2), pp.33 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(03)00266-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755781v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended particulate matter fluxes through the Straits of Dover, English Channel: observations and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A man-altered macrotidal estuary: The Seine estuary (France): Introduction to the special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Alexandre Romaña</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00144-4⟩</w:t>
+              <w:t xml:space="preserve">Estuaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24 (6), pp.939 - 939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02691262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755783v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources, sinks and resuspension of suspended particulate matter in the eastern English Channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Suspended particulate matter fluxes through the Straits of Dover, English Channel: observations and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Shimwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grochowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Huault</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0278-4343(99)00047-3⟩</w:t>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (6), pp.687 - 700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)00144-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01755784v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of Suspended Particulate Matter in the Tidal Freshwater Zone of a Macrotidal Estuary (The Seine Estuary, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Sources, sinks and resuspension of suspended particulate matter in the eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Velegrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/1353058⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (15-16), pp.1933 - 1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0278-4343(99)00047-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755789v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A differentiation method for separating a mixture of suspended particle size distributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamics of Suspended Particulate Matter in the Tidal Freshwater Zone of a Macrotidal Estuary (The Seine Estuary, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guézennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Meyer</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-3-177-1999⟩</w:t>
+              <w:t xml:space="preserve">Estuaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22 (3), pp.717--727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/1353058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330823v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical markers of organic matter along the Wight-Cherbourg transect (central English Channel)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A differentiation method for separating a mixture of suspended particle size distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Texier</w:t>
+                <w:t xml:space="preserve">H. Q. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)88723-X⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (2), pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-3-177-1999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755790v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resuspension and advection processes affecting suspended particulate matter concentrations in the central English Channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Biogeochemical markers of organic matter along the Wight-Cherbourg transect (central English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Monaïm Ismaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Serve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1385-1101(97)00041-5⟩</w:t>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22 (4), pp.397 - 412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)88723-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01755792v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental/marine ratio changes in suspended and settled matter across a macrotidal estuary (the Seine estuary, northwestern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Resuspension and advection processes affecting suspended particulate matter concentrations in the central English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Velegrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90075-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38 (1-2), pp.17 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1385-1101(97)00041-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755794v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatoms as particulate tracers in the water column in the eastern english channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Continental/marine ratio changes in suspended and settled matter across a macrotidal estuary (the Seine estuary, northwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hommeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netherlands Journal of Sea Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0077-7579(94)90050-7⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 120 (1-2), pp.27 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90075-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01755793v1</w:t>
+                <w:t xml:space="preserve">hal-01755794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diatoms as particulate tracers in the water column in the eastern english channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Netherlands Journal of Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33 (1), pp.47 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0077-7579(94)90050-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Role of suspended sediments on the distribution of PCB in the Seine Estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Abarnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 7 (11-12), pp.1345 - 1350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0278-4343(87)90038-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6611,2769 +6745,2769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring de l'évolution morpho-sédimentaire de petits à moyens estuaires à partir de sondeurs acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque merIGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité de la détermination automatisée de la nature des sédiments en domaine subtidal estuarien grâce aux données des sondeurs acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01387873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de comblement d'un estuaire mégatidal (Baie de Somme) : marqueurs sédimentaires, morphologiques et dynamiques, bilans volumiques et marqueurs d'évolution du trait de côte.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Flux sédimentaires et réponse morphodynamique des fonds en Manche Est : influence des marées et des houles sur les dunes hydrauliques subtidales et intertidales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Levoy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456795v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux sédimentaires et réponse morphodynamique des fonds en Manche Est : influence des marées et des houles sur les dunes hydrauliques subtidales et intertidales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dynamique de comblement d'un estuaire mégatidal (Baie de Somme) : marqueurs sédimentaires, morphologiques et dynamiques, bilans volumiques et marqueurs d'évolution du trait de côte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Druine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435036v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des extractions de granulats marins sur les habitats benthiques dans le bassin oriental de la Manche : acquis du GIS SIEGMA «Suivi des Impacts des extractions de granulats marins »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of vegetation on the infilling of a macrotidal embayment: examples from salt marshes and shingle spit of the Baie de Somme (North France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a new hydrid method to modelize the turbulence over marine sand ripples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new coefficient based on particle shape to improve models for bedload sediment transport predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durafour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological evolution of intertidal dunes during a spring-neap cycle, in macrotidal estuarine environment (Baie de Somme, Eastern English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Michel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and sediment transport over sand dunes and ripples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and sediment transport over sand dunes and ripples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infilling dynamics of estuaries in a macrotidal context: an integrated pluridisciplinary approach in the Baie de Somme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maspataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées UOF-EUCC « Risques côtiers liés aux changements globaux ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Valéry-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmites preservation in macrotidal estuarine environments : from upstream to downstream estuary</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Influence of tide vs wave on sediment dynamics and dune internal architecture on a macrotidal inner continental shelf (eastern English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753563v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tide vs wave on sediment dynamics and dune internal architecture on a macrotidal inner continental shelf (eastern English Channel)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Littoral sedimentation within spartine and obione communities in the Somme estuary (eastern English Channel) - Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meirland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753399v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littoral sedimentation within spartine and obione communities in the Somme estuary (eastern English Channel) - Preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Meirland</w:t>
+                <w:t xml:space="preserve">Rhythmites preservation in macrotidal estuarine environments : from upstream to downstream estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753469v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial, fluvial, coastal and offshore cascading-system to assess deglaciation in a polar environment, a case study in the Kongsffjorden area, Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar worlds Environmental and social sciences to understand observed changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénétration de particules fines d'origine marine dans trois petits fleuves (Normandie, France) : rôle du pompage tidal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination provenance of mud deposits, using minerological and geochemical source tracers, in a macrotidal estuarine system : the Seine estuary (English Channel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Sedimentological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des envasements en domaine estuarien : l’exemple de l’estuaire de la Seine (Normandie, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the origins of fine-grained deposits on the Calvados beaches (Normandy, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 38th Symposium : Changes in lands uses : consequences on estuaries and coastal zones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic and non linear effect on crystal morphology of precipitated chiral molecules as a function of the supersaturation and the optical purity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Symp. on Chiral Discrimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9383,158 +9517,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemistry study in mangrove ecosystem sediments using dialysis porewater sampler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gleason, G. and Victor, T.R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mangrove Ecosystems: Biogeography, Genetic Diversity and Conservation Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.167-190, 2013, Environmental Research Advances, 978-1-62808-719-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9544,156 +9678,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from marine grab samples collected during the AUPASED surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/74515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9703,165 +9837,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Seine-Aval 6 SARTRE « Seine-Amont : Réseaux trophiques estuariens»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de Recherche sur la Biodiversité et l'Environnement Université Toulouse III Paul Sabatier; Biology of Aquatic Organisms and Ecosystems (BOREA), Université de CAEN - Basse Normandie, Institut de Biologie Fondamentale et Appliquée; UMR « Milieux Environnementaux, Transferts et Interactions dans les hydrosystèmes et les Sols » (METIS), Sorbonne Université, Paris, France; « Environnements et Paléoenvironnements Océaniques et Continentaux » (EPOC), UMR 5805 CNRS, Université de Bordeaux; Morphodynamique Continentale et Côtière (M2C); Cellule du Suivi du Littoral Normand, CSLN; Laboratoire d’Océanologie et de Géosciences (LOG) UMR 8187 CNRS-Lille 1- ULCO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9929,51 +10063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F3AA273"/>
+    <w:nsid w:val="47D40CD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10160,51 +10294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-lafite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9828-4018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113448406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Samou Seujip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-024-01459-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fettweis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riethm&#252;ller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Backers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01744062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapalain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cuvilliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5G6ZM5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durafour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9380-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duclos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivoalen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DP2B4C9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lunven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2009.7.8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bessineton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.08.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QRHF48S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-009-9160-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.02.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3RL8TZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Cundy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Taylor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hopkinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.10.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spencer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.01.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R432P8QB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00266-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6FM738-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Roma&#241;a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02691262" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9910F8BA35E4B5B9FCA2DD1E1F7CD0260737864/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755783v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shimwell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grochowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nash" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00144-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755784v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Velegrakis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(99)00047-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJVDWMT6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Meyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1353058" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5251578457DAEF5B47A96964B018D290B321BA2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-3-177-1999" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Mona&#239;m Isma&#239;li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Serve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gadel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Texier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88723-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Huault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-1101(97)00041-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHZQVPQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755794v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Huault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hommeril" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90075-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TN5D5DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0077-7579(94)90050-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96C4C90D88CA6C2836AB09208F7EE0F6A0546A20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abarnou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(87)90038-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C58GBX6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435036v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435133v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanpain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948394v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-lafite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9828-4018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113448406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Bismuth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Burchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank K&#246;sters" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32950-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Samou Seujip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-024-01459-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1925170" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fettweis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Riethm&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Becker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Backers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102162" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01744062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chapalain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chaix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cuvilliez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lemoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5G6ZM5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durafour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9380-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivoalen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00148" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.02.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DP2B4C9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lunven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2009.7.8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433757v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bessineton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.08.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QRHF48S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-009-9160-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.02.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R3RL8TZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruellet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327155v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Cundy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Taylor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hopkinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481664v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.02.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175514v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.10.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196624v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.10.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFGVW7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spencer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.01.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R432P8QB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00266-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6FM738-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Roma&#241;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02691262" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9910F8BA35E4B5B9FCA2DD1E1F7CD0260737864/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755783v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shimwell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grochowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nash" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)00144-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Velegrakis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(99)00047-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJVDWMT6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755789v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Meyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1353058" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5251578457DAEF5B47A96964B018D290B321BA2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330823v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-3-177-1999" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755790v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Mona&#239;m Isma&#239;li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Serve" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gadel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Texier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88723-X" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755792v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Huault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-1101(97)00041-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHZQVPQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755794v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Huault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hommeril" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90075-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TN5D5DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755793v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0077-7579(94)90050-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96C4C90D88CA6C2836AB09208F7EE0F6A0546A20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755796v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abarnou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avoine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-4343(87)90038-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C58GBX6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397130v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397111v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435014v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desprez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435110v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710629v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435127v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435133v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710521v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122304v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspataud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753399v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanpain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753469v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meirland" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661152v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948394v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877303v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/74515" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827982v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bernard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>