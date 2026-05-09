--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1530,579 +1530,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une forêt Pie XII en Israël: Brève mise au point</w:t>
+                <w:t xml:space="preserve">Une repentance à connotations apologétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Le Prix de la Fondation du Judaïsme Français au Père Bernard Dupuy, Nouvelle Série n° 245 (2), pp.107-112</w:t>
+              <w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, XCIX (1), pp.41-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421627v1</w:t>
+                <w:t xml:space="preserve">hal-01421390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une repentance à connotations apologétiques</w:t>
+                <w:t xml:space="preserve">Une forêt Pie XII en Israël: Brève mise au point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, XCIX (1), pp.41-62</w:t>
+              <w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Le Prix de la Fondation du Judaïsme Français au Père Bernard Dupuy, Nouvelle Série n° 245 (2), pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421390v1</w:t>
+                <w:t xml:space="preserve">hal-01421627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une repentance chrétienne: Safran-Journet - Maritain-Pie XII</w:t>
+                <w:t xml:space="preserve">Le cardinal Faulhaber et l'antisémitisme nazi des années trente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Jacques Maritain et Charles Journet contre l'antisémitisme, Nouvelle Série n° 241 (10), pp.421-433</w:t>
+              <w:t xml:space="preserve">Bulletin trimestriel de la Fondation Auschwitz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 64 (juillet-septembre), pp.63-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421429v1</w:t>
+                <w:t xml:space="preserve">hal-01421136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de Paul Démann à Seelisberg</w:t>
+                <w:t xml:space="preserve">Pour une repentance chrétienne: Safran-Journet - Maritain-Pie XII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Jacques Maritain et Charles Journet contre l'antisémitisme, Nouvelle Série n° 241 (10), pp.434-439</w:t>
+              <w:t xml:space="preserve">, 1999, Jacques Maritain et Charles Journet contre l'antisémitisme, Nouvelle Série n° 241 (10), pp.421-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421576v1</w:t>
+                <w:t xml:space="preserve">hal-01421429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Bible des Peuples&amp;quot; une bible indéfectiblement fidèle à l'&amp;quot;enseignement du mépris</w:t>
+                <w:t xml:space="preserve">Le rôle de Paul Démann à Seelisberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenou'ah Le Mouvement. Revue du Mouvement Juif Libéral de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Le MJLF.. En mouvement, 90, pp.52-66</w:t>
+              <w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Jacques Maritain et Charles Journet contre l'antisémitisme, Nouvelle Série n° 241 (10), pp.434-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422090v1</w:t>
+                <w:t xml:space="preserve">hal-01421576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cardinal Faulhaber et l'antisémitisme nazi des années trente</w:t>
+                <w:t xml:space="preserve">La &amp;quot;Bible des Peuples&amp;quot; une bible indéfectiblement fidèle à l'&amp;quot;enseignement du mépris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin trimestriel de la Fondation Auschwitz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 64 (juillet-septembre), pp.63-74</w:t>
+              <w:t xml:space="preserve">Tenou'ah Le Mouvement. Revue du Mouvement Juif Libéral de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Le MJLF.. En mouvement, 90, pp.52-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421136v1</w:t>
+                <w:t xml:space="preserve">hal-01422090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplacer le débat n'a jamais servi la vérité</w:t>
+                <w:t xml:space="preserve">Amis d'Israël. Une initiative prématurée mais instructive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, Responsabilité à l'égard de l'homme et à l'égard de Dieu, Nouvelle Série n° 227 (4), pp.187-189</w:t>
+              <w:t xml:space="preserve">, 1998, Inlassables dialogues, Nouvelle Série n° 228 (5), pp.242-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421745v1</w:t>
+                <w:t xml:space="preserve">hal-01421755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amis d'Israël. Une initiative prématurée mais instructive</w:t>
+                <w:t xml:space="preserve">Déplacer le débat n'a jamais servi la vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, Inlassables dialogues, Nouvelle Série n° 228 (5), pp.242-246</w:t>
+              <w:t xml:space="preserve">, 1998, Responsabilité à l'égard de l'homme et à l'égard de Dieu, Nouvelle Série n° 227 (4), pp.187-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421755v1</w:t>
+                <w:t xml:space="preserve">hal-01421745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'&amp;quot;incident de Seelisberg&amp;quot; n'a pas eu lieu</w:t>
               </w:r>
@@ -2358,441 +2358,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos d'une prétendue condamnation eschatologique des Juifs.</w:t>
+                <w:t xml:space="preserve">L'antijudaïsme néotestamentaire: entre doctrine et polémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, XCV (5), pp.47-65</w:t>
+              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 118 (3), pp.410-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421374v1</w:t>
+                <w:t xml:space="preserve">hal-01421084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bible des Communautés Chrétiennes (BCC): Bilan</w:t>
+                <w:t xml:space="preserve">À propos d'une prétendue condamnation eschatologique des Juifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, XCV (5), pp.66-69</w:t>
+              <w:t xml:space="preserve">, 1996, XCV (5), pp.47-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421382v1</w:t>
+                <w:t xml:space="preserve">hal-01421374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;syndrome de Seelisberg&amp;quot;: persistance du soupçon d'un &amp;quot;enseignement du mépris&amp;quot; rabbinique envers le christianisme?</w:t>
+                <w:t xml:space="preserve">La Bible des Communautés Chrétiennes (BCC): Bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 24, pp.95-107</w:t>
+              <w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, XCV (5), pp.66-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421174v1</w:t>
+                <w:t xml:space="preserve">hal-01421382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juifs et non juifs, n'avons-nous rien d'autre à nous dire?</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;syndrome de Seelisberg&amp;quot;: persistance du soupçon d'un &amp;quot;enseignement du mépris&amp;quot; rabbinique envers le christianisme?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouveaux Cahiers </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 124, pp.46-48</w:t>
+              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 24, pp.95-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422104v1</w:t>
+                <w:t xml:space="preserve">hal-01421174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caducité ou irrévocabilité de la première Alliance dans le Nouveau Testament?</w:t>
+                <w:t xml:space="preserve">Juifs et non juifs, n'avons-nous rien d'autre à nous dire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Istina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, La Paix est le nom de Dieu. Dixième anniversaire de la rencontre d'Assise, XLI (4), pp.347-399</w:t>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 124, pp.46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421409v1</w:t>
+                <w:t xml:space="preserve">hal-01422104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'antijudaïsme néotestamentaire: entre doctrine et polémique</w:t>
+                <w:t xml:space="preserve">Caducité ou irrévocabilité de la première Alliance dans le Nouveau Testament?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 118 (3), pp.410-416</w:t>
+              <w:t xml:space="preserve">Istina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, La Paix est le nom de Dieu. Dixième anniversaire de la rencontre d'Assise, XLI (4), pp.347-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421084v1</w:t>
+                <w:t xml:space="preserve">hal-01421409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bible des Communautés Chrétiennes et Bible Latino-américaine: même procès?</w:t>
               </w:r>
@@ -3393,165 +3393,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;Judéo-Christianisme&amp;quot; de Franz Rosenzweig. Compromis d'un juif assimilé, esprit de système ou choix existentiel? Recherche d'une voie moyenne</w:t>
+                <w:t xml:space="preserve">L'énigme des prophéties et oracles à portée &amp;quot;macchabéenne&amp;quot; et leur application ἐκ προσώπου selon l'exégèse antiochienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire et de philosophie religieuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 66 (4), pp.429-450</w:t>
+              <w:t xml:space="preserve">Oriens Christianus. Hefte für die Kunde des christlichen Orients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 70, pp.86-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420919v1</w:t>
+                <w:t xml:space="preserve">hal-01421168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énigme des prophéties et oracles à portée &amp;quot;macchabéenne&amp;quot; et leur application ἐκ προσώπου selon l'exégèse antiochienne</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;Judéo-Christianisme&amp;quot; de Franz Rosenzweig. Compromis d'un juif assimilé, esprit de système ou choix existentiel? Recherche d'une voie moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menahem R. Macina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oriens Christianus. Hefte für die Kunde des christlichen Orients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 70, pp.86-109</w:t>
+              <w:t xml:space="preserve">Revue d'histoire et de philosophie religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 66 (4), pp.429-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421168v1</w:t>
+                <w:t xml:space="preserve">hal-01420919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We Should Not Impose an Enactment upon the Community Unless the Majority of the Community Will Be Able to Abide It' /'אין גוזרין גזירה על הציבור אלא אם כן רוב הציבור יכולין לעמוד בה</w:t>
               </w:r>
@@ -4476,51 +4476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C1AC71A"/>
+    <w:nsid w:val="5C6D8903"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4624,51 +4624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D06A7401"/>
+    <w:nsid w:val="AD9461D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4858,51 +4858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.donceelvoute.be/Donceel-Voute/About.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fltr.ucl.ac.be/FLtr/GLOR/ORI/rech-types.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivtsion.org/f/index.php?sujet_id=551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alkindi3.ideo-cairo.org/controller.php?action=SearchNotice&amp;noticeId=41939" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivtsion.org/f/index.php?sujet_id=2871" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.be/books?id=c9PyCAAAQBAJ&amp;pg=PA213&amp;lpg=PA213&amp;dq=%22La+maladie+dans+la+tradition+juive+-+Orthodoxie+et+orthopraxie+" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivtsion.org/f/index.php?sujet_id=1018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivtsion.org/f/index.php?sujet_id=1017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivtsion.org/f/index.php?sujet_id=1319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivtsion.org/f/index.php?sujet_id=813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/29796355/Linfluence_de_lantijuda%C3%AFsme_catholique_sur_l_attitude_de_Pie_XII_envers_les_juifs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/8766419/Le_signe_de_Sa%C3%BCl._Actualit%C3%A9_de_lavertissement_de_Paul_aux_chr%C3%A9tiens_de_ne_pas_senorgueillir_en_croyant_avoir_supplant%C3%A9_les_Juifs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/23944196/Si_les_Chr%C3%A9tiens_senorgueillissent._A_propos_de_Rm_11_20-21" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/8762417/Un_voile_sur_leur_coeur._Le_non_catholique_au_Royaume_mill%C3%A9naire_du_Christ_sur_la_terre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/8762905/Les_%C3%89glises_et_les_juifs_1933-1945_._Impuissance_ou_indiff%C3%A9rence_chr%C3%A9tiennes_" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/19781703/Dieu_a_r%C3%A9tabli_son_peuple_t%C3%A9moigner_que_le_peuple_juif_est_sur_le_point_daffronter_son_destin_messianique" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/20040543/Croire_au_dessein_de_Dieu_sur_les_Juifs._Testament_dun_serviteur_inutile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/24663264/Salut_universel_chr%C3%A9tien_et_particularisme_juif._Le_r%C3%B4le_du_Juda%C3%AFsme_messianique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/26530351/Le_peuple_juif_r%C3%A9v%C3%A9lateur_des_desseins_des_c%C5%93urs_des_peuples_%C3%A0_l_approche_de_la_fin_des_temps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/8079463/La_pierre_rejet%C3%A9e_par_les_b%C3%A2tisseurs._Lintrication_proph%C3%A9tique_des_Ecritures" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/25194521/Un_autre_regard_sur_le_Dessein_de_Dieu._Pas_un_autre_%C3%89vangile_" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/26697957/The_Jewish_people_sign_of_contradiction_and_revelation_of_hearts_thoughts_close_to_the_end_time" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/11526982/Chr%C3%A9tiens_et_juifs_depuis_Vatican_II_-_%C3%89tat_des_lieux_historique_et_th%C3%A9ologique._Prospective_eschatologique_Nouvelle_%C3%A9dition_" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/11228895/Litin%C3%A9raire_spirituel_interdit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/8763521/Confession_dun_fol_en_Dieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/8764096/L_apologie_qui_nuit_%C3%A0_l_Eglise._R%C3%A9visions_hagiographiques_de_l_attitude_de_Pie_XII_envers_les_juifs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/12963346/La_croyance_en_un_R%C3%A8gne_du_Messie_sur_la_terre_patrimoine_commun_aux_Juifs_et_aux_Chr%C3%A9tiens_ou_h%C3%A9r%C3%A9sie_mill%C3%A9nariste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/24662693/LEglise_%C3%A0_l%C3%A9preuve_des_Juifs_la_suppression_dAmici_Israel_par_lEglise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/29175214/Le_peuple_juif_r%C3%A9v%C3%A9lateur_des_desseins_des_coeurs_des_peuples_%C3%A0_lapproche_de_la_fin_des_temps_LIVRE_" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menahem R. Macina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/librairie/livre/6772/apologie-qui-nuit-a-l-eglise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.docteurangelique.com/Tables/table_confession.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.donceelvoute.be/Donceel-Voute/About.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fltr.ucl.ac.be/FLtr/GLOR/ORI/rech-types.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivtsion.org/f/index.php?sujet_id=551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alkindi3.ideo-cairo.org/controller.php?action=SearchNotice&amp;noticeId=41939" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivtsion.org/f/index.php?sujet_id=2871" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.be/books?id=c9PyCAAAQBAJ&amp;pg=PA213&amp;lpg=PA213&amp;dq=%22La+maladie+dans+la+tradition+juive+-+Orthodoxie+et+orthopraxie+" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivtsion.org/f/index.php?sujet_id=1018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivtsion.org/f/index.php?sujet_id=1017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivtsion.org/f/index.php?sujet_id=1319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rivtsion.org/f/index.php?sujet_id=813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/29796355/Linfluence_de_lantijuda%C3%AFsme_catholique_sur_l_attitude_de_Pie_XII_envers_les_juifs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/8766419/Le_signe_de_Sa%C3%BCl._Actualit%C3%A9_de_lavertissement_de_Paul_aux_chr%C3%A9tiens_de_ne_pas_senorgueillir_en_croyant_avoir_supplant%C3%A9_les_Juifs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/23944196/Si_les_Chr%C3%A9tiens_senorgueillissent._A_propos_de_Rm_11_20-21" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/8762417/Un_voile_sur_leur_coeur._Le_non_catholique_au_Royaume_mill%C3%A9naire_du_Christ_sur_la_terre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/8762905/Les_%C3%89glises_et_les_juifs_1933-1945_._Impuissance_ou_indiff%C3%A9rence_chr%C3%A9tiennes_" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/19781703/Dieu_a_r%C3%A9tabli_son_peuple_t%C3%A9moigner_que_le_peuple_juif_est_sur_le_point_daffronter_son_destin_messianique" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/20040543/Croire_au_dessein_de_Dieu_sur_les_Juifs._Testament_dun_serviteur_inutile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/24663264/Salut_universel_chr%C3%A9tien_et_particularisme_juif._Le_r%C3%B4le_du_Juda%C3%AFsme_messianique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/26530351/Le_peuple_juif_r%C3%A9v%C3%A9lateur_des_desseins_des_c%C5%93urs_des_peuples_%C3%A0_l_approche_de_la_fin_des_temps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/8079463/La_pierre_rejet%C3%A9e_par_les_b%C3%A2tisseurs._Lintrication_proph%C3%A9tique_des_Ecritures" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/25194521/Un_autre_regard_sur_le_Dessein_de_Dieu._Pas_un_autre_%C3%89vangile_" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/26697957/The_Jewish_people_sign_of_contradiction_and_revelation_of_hearts_thoughts_close_to_the_end_time" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/11526982/Chr%C3%A9tiens_et_juifs_depuis_Vatican_II_-_%C3%89tat_des_lieux_historique_et_th%C3%A9ologique._Prospective_eschatologique_Nouvelle_%C3%A9dition_" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/11228895/Litin%C3%A9raire_spirituel_interdit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/8763521/Confession_dun_fol_en_Dieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/8764096/L_apologie_qui_nuit_%C3%A0_l_Eglise._R%C3%A9visions_hagiographiques_de_l_attitude_de_Pie_XII_envers_les_juifs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/12963346/La_croyance_en_un_R%C3%A8gne_du_Messie_sur_la_terre_patrimoine_commun_aux_Juifs_et_aux_Chr%C3%A9tiens_ou_h%C3%A9r%C3%A9sie_mill%C3%A9nariste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/24662693/LEglise_%C3%A0_l%C3%A9preuve_des_Juifs_la_suppression_dAmici_Israel_par_lEglise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/29175214/Le_peuple_juif_r%C3%A9v%C3%A9lateur_des_desseins_des_coeurs_des_peuples_%C3%A0_lapproche_de_la_fin_des_temps_LIVRE_" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menahem R. Macina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/librairie/livre/6772/apologie-qui-nuit-a-l-eglise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.docteurangelique.com/Tables/table_confession.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>