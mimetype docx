--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -160,355 +160,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d’une mesure des croyances conspirationnistes en santé publique</w:t>
+                <w:t xml:space="preserve">Grand format [L'air du temps] Travailler aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+                <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustave Adolphe Messanga</w:t>
+                <w:t xml:space="preserve">Aurélien Witzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boua</w:t>
+                <w:t xml:space="preserve">Hugues Jeannerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Tchagneno</w:t>
+                <w:t xml:space="preserve">Nathalie Lapayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Etoundi</w:t>
+                <w:t xml:space="preserve">Karine Rymeyko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">En direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378641v1</w:t>
+                <w:t xml:space="preserve">hal-05046523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand format [L'air du temps] Travailler aujourd’hui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et validation d’une mesure des croyances conspirationnistes en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
+                <w:t xml:space="preserve">Gustave Adolphe Messanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Witzig</w:t>
+                <w:t xml:space="preserve">Mohamed Boua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Jeannerat</w:t>
+                <w:t xml:space="preserve">Charles Tchagneno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lapayre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Rymeyko</w:t>
+                <w:t xml:space="preserve">Jean-Claude Etoundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En direct</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2025.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046523v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de la Multidimensional fatalism measure d’Esparza et al. (2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlay Indoumou-Peppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Adolphe Messanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Grand Tchagneno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -559,64 +559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatalistic Beliefs, Cultural Beliefs and Socio-Instrumental Control Beliefs: What are the Links? Can We Speak of an Active Fatalism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tchagneno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -689,51 +689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety-Seeking Behaviors in Driving: A Phenomenological Exploration of Taxi Drivers’ Latent Beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Farmani-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirazeh Arghami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -780,51 +780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and validation of a scale measuring cultural beliefs and values in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -884,51 +884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and validation of a scale measuring cultural beliefs and values in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1001,51 +1001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude to safety rules and reflexivity as determinants of safety climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auzoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Safety Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71, pp.95-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1104,51 +1104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Climate, Perceived Risk, and Involvement in Safety Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Safiétou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1189,740 +1189,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Climate and Involvement in Safety Management: a Study with First-Line Managers. Research Area: Industrial/Organisational/Work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatalistic Beliefs, Accident Explanations, and Safety-Related Behaviors. Research Area: Traffic and Injury Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safiétou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (S1), pp.534. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207594.2012.709112⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 47 (S1), pp.766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207594.2012.709132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04613520v1</w:t>
+                <w:t xml:space="preserve">halshs-04613523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatalistic Beliefs, Accident Explanations, and Safety-Related Behaviors. Research Area: Traffic and Injury Prevention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Safety Climate and Involvement in Safety Management: a Study with First-Line Managers. Research Area: Industrial/Organisational/Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiétou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (S1), pp.766. </w:t>
+              <w:t xml:space="preserve">, 2012, 47 (S1), pp.534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207594.2012.709132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207594.2012.709112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04613523v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngueutsa,R., Tchagnéno, C.L., Boua, M., Wassouo, E., &amp; Etoundi, J-C. (2024). Héritage culturel, rapport aux règles et climat de sécurité : une étude auprès des travailleurs d’origine africaine en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cultural beliefs, attitudes to safety rules and perceived safety climate: a study on a sample of workers of African origin living in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L.G. Tchagnéno</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Charles L. Tchagneno Tene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Etoundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social media and violence: what are the links between Facebook use and aggressive behavior among young Cameroonians ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles L. Tchagneno Tene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Etoundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tagne Nossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation et validation française de l’échelle de mesure des croyances conspirationnistes liées aux épidémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Adolphe Messanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04877419v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles L. Tchagneno Tene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Kubiszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et validation française de l’échelle de mesure des croyances conspirationnistes liées aux épidémies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ngueutsa,R., Tchagnéno, C.L., Boua, M., Wassouo, E., &amp; Etoundi, J-C. (2024). Héritage culturel, rapport aux règles et climat de sécurité : une étude auprès des travailleurs d’origine africaine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L.G. Tchagnéno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...91 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Etoundi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Omar Bongo; Réseau de Psychologie du Travail et des Organisations des Pays du Sud (PTO-Sud), Jul 2024, Libreville, Gabon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tagne Nossi</w:t>
-[...139 lines deleted...]
-                <w:t xml:space="preserve">hal-04614352v1</w:t>
+                <w:t xml:space="preserve">hal-04877419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1953,51 +1953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge subjectif au travail dans 3 pays du Sud (Algérie, Cameroun, Tunisie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D6FBC07"/>
+    <w:nsid w:val="1E8EE8D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2369,51 +2369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-ngueutsa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9304-5229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378641v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Adolphe Messanga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etoundi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.09.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046523v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Witzig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Grand Tchagneno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231153799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Farmani-Fard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirazeh Arghami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jcmr.2023.14.02.12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02187-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2019.09.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBS3SRFL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.03.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877419v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.G. Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Tchagneno Tene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tagne Nossi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-ngueutsa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9304-5229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046523v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Witzig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapayre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Adolphe Messanga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etoundi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.09.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Grand Tchagneno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231153799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Farmani-Fard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirazeh Arghami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jcmr.2023.14.02.12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02187-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2019.09.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBS3SRFL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.03.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709112" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Tchagneno Tene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tagne Nossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.G. Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>