--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1189,222 +1189,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatalistic Beliefs, Accident Explanations, and Safety-Related Behaviors. Research Area: Traffic and Injury Prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety Climate and Involvement in Safety Management: a Study with First-Line Managers. Research Area: Industrial/Organisational/Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiétou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (S1), pp.766. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207594.2012.709132⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 47 (S1), pp.534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207594.2012.709112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04613523v1</w:t>
+                <w:t xml:space="preserve">halshs-04613520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Climate and Involvement in Safety Management: a Study with First-Line Managers. Research Area: Industrial/Organisational/Work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatalistic Beliefs, Accident Explanations, and Safety-Related Behaviors. Research Area: Traffic and Injury Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safiétou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (S1), pp.534. </w:t>
+              <w:t xml:space="preserve">, 2012, 47 (S1), pp.766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207594.2012.709112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207594.2012.709132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04613520v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2138,51 +2138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E8EE8D3"/>
+    <w:nsid w:val="D4ECA353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2369,51 +2369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-ngueutsa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9304-5229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046523v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Witzig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapayre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Adolphe Messanga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etoundi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.09.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Grand Tchagneno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231153799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Farmani-Fard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirazeh Arghami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jcmr.2023.14.02.12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02187-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2019.09.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBS3SRFL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.03.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709112" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Tchagneno Tene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tagne Nossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.G. Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-ngueutsa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9304-5229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046523v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Witzig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapayre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Adolphe Messanga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etoundi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.09.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Grand Tchagneno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231153799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Farmani-Fard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirazeh Arghami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jcmr.2023.14.02.12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02187-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2019.09.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBS3SRFL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.03.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Tchagneno Tene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tagne Nossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.G. Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>