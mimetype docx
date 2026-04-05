--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1024,173 +1024,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporalité des langues et historicité des descriptions (réflexion sur les questions d'échelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Nicolaï; &amp; al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leçons d'Afrique : Filiations, ruptures et reconstitutions des langues ; un hommage à Gabriel Manessy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.569-581, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voyelles nasales ou consonnes aspirées nasales en songhay (approch de la marginalité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Wolff &amp; O. Gensler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 2nd World Congress of African Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R. Köppe, pp.359-372, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506621v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05506639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linéament</w:t>
               </w:r>
@@ -2203,51 +2203,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2809,153 +2809,219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthodologie greenbergienne et morphosémantismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kaleidoscopie d'une rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songhay et mandé (Recueil de données)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2965,2233 +3031,2233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sémiotique et changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Semiotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23925/2763-700X.2025n9.73078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23925/2763-700X.2025n9.73078⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05265495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sémiotique et linguistique des individus. Introduction : L'argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sémiotique, ethnométhodologie ... et après ? Confrontations, synthèses et ouvertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/signifiances.v5i1.305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52497/signifiances.v5i1.305⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05509797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sémiotique et mise en signification : Réflexions sur la rétention d'historicité et l'élaboration du sens versus à propos de la &amp;quot;Lune&amp;quot; et à propos du &amp;quot;doigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.4180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/signata.4180⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05504624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Andrée Tabouret-Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, épistémologie, langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hel.315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hel.315⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05504603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Colloque &amp;quot;Les relations interethniques en France : généalogie d'un champ de recherche et actualité d'une réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 164, pp.199-202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.164.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.164.0199⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05504569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Contact, Cognitive Circularity and “WE”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.113 - 137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19552629-01101004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/19552629-01101004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05510264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meanderings around the notion of 'contact' in reference to languages, their dynamics, and to WE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (3), pp.519-548. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19552629-01002011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/19552629-01002011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05510002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le creuset des aires linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 82, pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'improbable parenthèse de la (socio)linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de linguistique : revue de sociolinguistique et de sociologie de la langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (2), pp.167-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du contact entre les langues au clivage dans la langue. Vers une anthropologie renouvelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (2), pp.279-317. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/187740912X639256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/187740912X639256⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05503962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes et mise en signification : remarques adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 142, pp.59-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.142.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.142.0059⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05503976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment Dieu créa le Monde et quel Monde il créa, ou : la re-élaboration d'une mythologie à propos de l'origine des langues ... à l'ombre du politiquement correct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18, pp.203-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et évolution des langues. Débat sur la construction des connaissances à travers l'analyse d'un ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, pp.179-186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2010022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2010022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05503943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'arbre généalogique à la saisie du contact des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 338, pp.68-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Contact, Areality, and History : the Songhay Question Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sprache und Geschichte in Afrika, Hamburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, pp.187-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contact des langues : point aveugle du ‘linguistique’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Thema I, pp.1-10 / 11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration dans l'hétérogène : miroirs croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 163-164, pp.399-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du songhay, du nilo-saharien et des problèmes récurrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Les Cahiers (1 (numéro coordonné et présenté par Robert Nicolaï et Petr Zima), pp.111-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;construction de l'unitaire&amp;quot; et le &amp;quot;sentiment de l'unité&amp;quot; dans la saisie du contact des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traverses : Bulletin du L.A.C.I.S.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.359-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sémiotique ... et &amp;quot;anthropologie langagière : une perspective (contrepoint &amp;quot;phénoménologique&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/signifiances.v4i1.249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52497/signifiances.v4i1.249⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05509888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comparaison pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11-12, pp.75-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction interne : que reconstruit-on lorsque l'on reconstruit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 120, pp.237-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaires sur les méthodologies par &amp;quot;ressemblances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 17, pp.27-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparentements linguistiques : problèmes théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitatis Carolinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, pp.57-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary Dialectology as a tool of Language Classification in Africa. The Case of Songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Zima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv Orientalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 61, pp.179-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préalable à MARIAMA. Information documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique Africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 9, pp.115-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songhay et mandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mandenkan : Bulletin Semestriel d'Études Linguistiques Mandé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 18, pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution &amp;quot;problématique&amp;quot; du songhay septentrional (analyse d'une situation de contact)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 10-11, pp.135-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Groupe de recherche sur les interactions linguistiques et langagières (GRILL) et la Table Ronde &amp;quot;La norme : qu'en dit-on? Qu'en fait-on? Que fait-elle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 10-11, pp.5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement linguistique et interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5211,1715 +5277,1715 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 10-11, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'origine des langues. Relectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, XCIII (1), pp.157-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotypes: Notes on the effect of identificational and dialogic functions in the interaction between code and usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the Sociology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 74, pp.91-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes, règles et changement : remarques sur la recatégorisation des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 12, pp.203-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens commun (thématisation et autodélocutivité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'étude des Plurilinguismes et des Situations Plurilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 9, pp.81-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisation pratique et dynamique langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 35, pp.33-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types d'emprunt normes et fonctions de langue. Étude de cas : le songhay véhiculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrikanistische Arbeitspapiere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 5, pp.145-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véhicularisation, vernacularisation et situations créoles en Afrique. Le cas du songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 32, pp.41-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'étude des Plurilinguismes et des Situations Plurilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 7-8, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'entrelacs à la courbure : emprunt ou &amp;quot;genesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 24-28 (2), pp.241-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes de dynamique linguistique : recherches en prosodie songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in African Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, XIII (3), pp.273-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes de dynamique linguistique : la restructuration du système sonantique songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, 2, pp.95-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration du système vocalique, quantité et accent en tawellemmet (dialecte touareg de la région de Menaka (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, 24-28 (1), pp.61-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur les lexiques songhay du 19e siècle et sur les attestations des Tarikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrika und Übersee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 64 (2), pp.235-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques sur la diversification dialectale et la propagation des innovations phonétiques en songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 2, pp.53-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le songhay septentrional (études phonématiques) Première partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'IFAN, Série B, Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 41 série B (2), pp.303 - 370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur une typologie des changements : évolution interne et contagion en songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 1, pp.83-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le songhay septentrional (études phonématiques) Deuxième partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'IFAN, Série B, Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, Série B, Tome 41, série B (3), pp.539 - 567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le songhay central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes linguistiques. Revue du Département de linguistique de l'Université de Niamey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 1 (1), pp.33-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le songhay septentrional (études phonématiques) Troisième partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'IFAN, Série B, Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, Tome 41 série B (4), pp.829 - 866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la phonologie des langues mixtes du songhay septentrional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1978, 24-28 (2), pp.395-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parlers songhay occidentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in African Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1978, IX (1), pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'appartenance du songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Lettres et Sciences Humaines de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977, 28, pp.129-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinterprétation et restructuration en zarma-songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de L’Institut fondamental d’Afrique noire, Série B : Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977, 39b2, pp.432-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur (et à partir de) la phonologie du zarma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de L’Institut fondamental d’Afrique noire, Série B : Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1976, 38b1, pp.67-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6929,883 +6995,878 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique sémotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Éditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Savoir Lettres, Arthur Cohen, 9791037045744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Éditeurs</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Savoir Lettres, Arthur Cohen, 9791037045744</w:t>
+                <w:t xml:space="preserve">hal-05383310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Schuchardt : Slavo-allemand et slavo-italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tabouret-Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LambertLucas, pp.285, 2024, ISBN 978-2-35935-143-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Éditeurs</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Savoir Lettres, 979/0370 4574 4</w:t>
+                <w:t xml:space="preserve">halshs-05208968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caravansérail de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.244, 2023, La légende des mondes, Isabelle Cadoré, Denis Rolland, Joëlle Chassin, 978-2-14-049820-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hugo Schuchardt : Slavo-allemand et slavo-italien</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.257, 2021, Sociolinguistique, Henri Boyer, 978-2-343-22934-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours sémiotiques ou les mots des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.185, 2019, 978-2-343-18390-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signifier. Essai sur la mise en signification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Editions, pp.232, 2017, Collection Langages, Bernard Colombat, Cécile Van den Avenne, 978-2-84788-924-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue de bois et politiquement correct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPPR, pp.74, 2016, 978-2- 37168-140-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vision des faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.157, 2007, 978-2-296-03892-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force des choses ou l'épreuve 'nilo-saharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rüdiger Köppe Verlag, pp.577, 2003, Sprache und Geschichte in Afrika UUGIA, Rainer Voβen, 3-89645-099-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIRST STEPS IN MARIAMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexical and Structural Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katja Ploog</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zima Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corpus. Les Cahiers (1), pp.314, 2002, Corpus - Les Cahiers, Jean-Philippe Dalbera; Sylvie Mellet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traversée de l'empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ophrys, pp.258, 2000, Bibliothèquebde Faits de langues, 2-7080-0948-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songhay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...649 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Zima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LINCOM EUROPA, pp.52, 1997, Languages of the World /Materials 116, 3-89586-133-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8080,51 +8141,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9714,1860 +9775,2198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilité : transformation des espaces, échelles spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Prospective en sciences de l’homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Sep 2003, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur les conjectures à propos de l'évolution des langues et du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Humboldt / Humboldt-Kolloquium « Sciences Humaines – Kulturwissenschaften »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexander von Humboldt Stiftung, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiations, héritages et processus : quelques modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on mixed languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Bakker, 1999, Aarhus, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pidginisation et créolisation en songhay : essai de synthèse (vers un modèle général de représentation des évolutions linguistiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Nilo-Saharan Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Vienne, Sep 1998, Wien, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes de la recherche d'apparentements génétiques dans les langues sans traditions écrites (approche méthodologique et épistémologique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe International Congress of Linguists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernard Caron, Jul 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethno-taxonomies et représentations étymologiques : en regard des dénominations populaires de la faune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international 'Les zoonymes'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Dalbera, Jan 1997, Nice, France. pp.311-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur un modèle de description des apparentements linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 th Annual Conference on African Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAL, Mar 1995, Santa Monica, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture de la 3e Table Ronde du Réseau &amp;quot;Diffusion lexicale...&amp;quot;i</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANGUES ET CONTACTS DE LANGUES EN ZONE SAHELO-SAHARIENNE: 3e TABLE RONDE DU RÉSEAU DIFFUSION LEXICALE. Colloquio Internazionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTITUTO UNIVERSITARIO ORIENTALE, DIPARTIMENTO DI STUDI E RICERCHE SU AFRICA E PAESI ARABI, Sep 1994, Napoli, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problems of Grouping and Subgrouping : the Question of Songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Nilo-Saharan Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Bender &amp; Th. Hinnebusch, Mar 1995, Santa Monica, United States. pp.27-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARIAMA, gestionnaire d'hypothèses et d'analyses de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de données linguistiques: conceptions, réalisations, exploitations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corte, Oct 1995, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songhay et chamito-sémitique : recherche sur les continuations du touareg en songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposions zur Tschadsprachenforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Ibriszimow &amp; R. Leger, May 1991, Frankfurt, Allemagne. pp.379-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentés du songhay : répondre aux questions, questionner les réponses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Nilo-Saharan Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Nicolaï, Aug 1992, Nice, France. pp.391-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques concernant l'utilisation du lexique pour l'étude des relations entre langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième Table Ronde du Réseau "Diffusion lexicale en zone sahelo-saharienne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Petr Zima, Aug 1993, Prague, République tchèque. pp.24-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la Première Table-Ronde du Réseau Diffusion lexicale en zone sahelo-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Table-Ronde du Réseau Diffusion lexicale en zone sahelo-saharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Nicolaï, Jun 1991, Nice, France. pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur la modélisation de la recherche comparative à base lexicale en contexte d'oralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference “Linguistics an Phonetics : Perspectives and Applications” LP’90</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univerzita Karlova v Praze, Aug 1990, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songhay septentrional et touareg : contacts de langues et contacts de populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Hamito-Semitic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, Wien, Autriche. pp.147-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique, le sujet et sa langue (des morphosémantismes et de l'interdisciplinarité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'interdisciplinarité en sciences sociales pour l'étude du contact des langues. 2e Colloque CIRB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Prujiner, Oct 1984, Quebec, Canada. pp.88-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement linguistique et fonctionnalisation langagière (questions sur l'apprentissage informel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde de La Baume-lès-Aix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau européen de laboratoires sur l'acquisition des langues, Nov 1987, La Baume-lès-Aix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUESTION SUR LE CODE SWITCHING CONVERSATIONNEL (CSC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE : "CONTACTS DE LANGUES. QUELS MODELES ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Langage et Société; IDERIC, Sep 1987, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions comparatives à partir des lexiques négro-africains et chamito-sémitiques : faits et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Hamito-Semitic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Jungraithmayr &amp; W. W. Müller, Sep 1983, Marburg, France. pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université française et Universités africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missions nouvelles pour les Universités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon 2, Mar 1982, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et activités du Département de linguistique de l'Université de Niamey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e table Ronde de l'Aupelf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUPELF, Mar 1979, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction sémiotique et saisie du « contact » entre les langues et dans la langue. Vers une anthropologie renouvelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference 'Rethinking Contact Induced Change'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill &amp; Leiden University, Jun 2011, Leiden, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (8)</w:t>
+        <w:t xml:space="preserve">Cours (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des frontières « linguistiques »... Phénomènes et constructions en regard des espaces géographiques et sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Séminaire Langues en contact et terrains Frontières et barrières.., Université Aix-Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les controverses et débats &amp;quot;Fin de 20e siècle&amp;quot; à propos de la méthode comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Séminaire HTL. L'explication en linguistique, Paris ( France), France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1994 : la question de ‘l’origine des langues’ ou le volontarisme d’une mythologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA. Le ‘politiquement correct’ en linguistique et ailleurs : Cinquième Table ronde de la Chaire ‘Dynamique du langage et contact des langues’, Nice (Université Sophia-Antipolis), France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “politiquement correct” en linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Nice, France. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ‘politiquement correct’ en linguistique et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Cinquième Table ronde de la Chaire ‘Dynamique du langage et contact des langues’, Nice (Université Sophia-Antipolis), France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les schémas d'intelligibilité : Frontières, Interprétation et Construction des faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Séminaire "Dynamiques du langage, contact des langues : un croisement de pertinences", Nice, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question(s) de frontière(s) et frontière(s) en question(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. 4e Table Ronde Chaire « Dynamique du langage et contact des langues » de l’Institut universitaire de France, Nice, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation métaphorique et construction de paradigme : à propos de l’application des modèles biologiques à l’évolution des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Nice, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la description structurale à la dynamique des langues : Plongée dans l’Afrique de l’oralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Relations Interculturelles et Coopération internationale sur l'Asie Pacifique, Université de Lille 3, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11577,918 +11976,918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning Language Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de faits, vraisemblance et réalité : considérations sur l'évolution des modèles explicatifs de l'évolution des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches pour un thesaurus : documentation songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, pp.57-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des langues dans l'espace : constats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space in Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.125-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin du Réseau 'Diffusion lexicale en zone sahelo-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études linguistiques 1.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme qu'en dit-on? Qu'en fait-on? Que fait-elle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La norme qu'en dit-on? Qu'en fait-on? Que fait-elle?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de quelques comportements langagiers en situation plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème des politiques linguistiques en Afrique noire francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le songhay septentrional . Études prosodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinérances .. en pays peul et ailleurs. Mélanges à la mémoire de Pierre Francis Lacroix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études linguistiques 2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études linguistiques 2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études linguistiques 1.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12498,416 +12897,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des langues africaines, versus ‘Historiographie’ de la linguistique africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à la BULAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact et genèse : un programme de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut universitaire de France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARIAMA et SAHELIA (synthèse documentaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nice Sophia Antipolis. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur quelques situations de créolisation et de vernacularisation en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet N° 43/96/0787, Office de la recherche tchèque. 1997, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space In Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Zima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Research Project N° 403/96/0787, Charles University; Center for Theoretical Study. Praha. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation de MARIAMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GDRE 1172 du CNRS. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution vers MARIAMA 2. Gestionnaire d'hypothèses et d'analyse de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GDRE 1172 du CNRS. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de liaison du Réseau Diffusion lexicale en zone sahelo-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, URA 1235 du CNRS. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche sur les phénomènes de constitution et de trannsformation des langues en zone sahelo-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12920,113 +13530,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Zima Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Center for Theoretical Study. Praha. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche et de création du Réseau &amp;quot;Diffusion lexicale en zone sahelo-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IDERIC; Groupe de recherche sur les interactions linguistiques et langagières. 1990, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13036,229 +13646,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion lexicale en Afrique sahélo-saharienne : questions de méthode(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse phonologique du parler de la région de Dolbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Université Abdou Moumouni de Niamey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.197-234, 1978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le songhay oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Université Abdou Moumouni de Niamey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 1978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13268,125 +13878,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du Cinquième Colloque de Linguistique Nilo-Saharienne Nice 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Rottland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Colloque de Linguistique Nilo-Saharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Nice, France. 10, Rüdiger Köppe Verlag, pp.429, 1995, Nilo-Saharan, 3-927620-72-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13454,51 +14064,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5F7578E"/>
+    <w:nsid w:val="561AB3CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13685,51 +14295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-nicolai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4990-0634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452194v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicola&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507170v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Junkovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jouannet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manessy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescutier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2763-700X.2025n9.73078" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v5i1.305" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.4180" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.315" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.164.0199" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01101004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01002011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503962v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187740912X639256" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.142.0059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v4i1.249" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503341v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522346v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552562v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tabouret-Keller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243536v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zima Petr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Zerner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377668v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434588v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337380v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337649v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477854v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506601v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506566v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469034v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511103v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477544v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374722v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431563v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502327v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394985v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244993v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457649v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457617v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396228v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543476v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394739v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503144v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503156v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245051v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rottland" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-nicolai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4990-0634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452194v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicola&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507170v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Junkovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jouannet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manessy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescutier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2763-700X.2025n9.73078" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v5i1.305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.4180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.315" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.164.0199" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01101004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01002011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187740912X639256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.142.0059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v4i1.249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zima" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522346v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383310v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tabouret-Keller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243541v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zima Petr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Zerner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377668v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434588v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337380v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337649v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552205v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506514v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245603v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371298v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374722v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458113v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401005v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457575v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502327v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481505v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394985v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244993v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457649v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457617v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550551v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543476v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252855v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394739v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503144v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503156v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rottland" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>