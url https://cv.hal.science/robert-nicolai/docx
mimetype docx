--- v1 (2026-04-05)
+++ v2 (2026-05-20)
@@ -590,173 +590,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de Sprachverwandtschaft</w:t>
+                <w:t xml:space="preserve">Présentation de 'Individualismus' et Individualismus in der Sprachforschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Nicolaï &amp; A. Tabouret-Keller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hugo Schuchardt : textes théoriques et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.157-159, 2011</w:t>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.191-194, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507096v1</w:t>
+                <w:t xml:space="preserve">hal-05507106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de 'Individualismus' et Individualismus in der Sprachforschung</w:t>
+                <w:t xml:space="preserve">Présentation de Sprachverwandtschaft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Nicolaï &amp; A. Tabouret-Keller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hugo Schuchardt : textes théoriques et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.191-194, 2011</w:t>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.157-159, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507106v1</w:t>
+                <w:t xml:space="preserve">hal-05507096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Schuchardt. Introduction</w:t>
               </w:r>
@@ -1024,173 +1024,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voyelles nasales ou consonnes aspirées nasales en songhay (approch de la marginalité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Wolff &amp; O. Gensler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings 2nd World Congress of African Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Köppe, pp.359-372, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temporalité des langues et historicité des descriptions (réflexion sur les questions d'échelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Nicolaï; &amp; al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leçons d'Afrique : Filiations, ruptures et reconstitutions des langues ; un hommage à Gabriel Manessy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.569-581, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506639v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05506621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linéament</w:t>
               </w:r>
@@ -2203,51 +2203,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2708,8728 +2708,8725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DE L’ART DU VERBE, DES SYMBOLES ET DES MORPHOSÉMANTISMES (Essais coordonnés de réflexion sur la présence du 'sujet' et les dynamiques de 'motivation')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langues africaines et français d'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Manessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1983</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Jouannet</w:t>
+                <w:t xml:space="preserve">hal-05395322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie greenbergienne et morphosémantismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleidoscopie d'une rencontre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songhay et mandé (Recueil de données)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique sémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Éditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Savoir Lettres, Arthur Cohen, 9791037045744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Schuchardt : Slavo-allemand et slavo-italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Manessy</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...229 lines deleted...]
-                <w:t xml:space="preserve">hal-05543712v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tabouret-Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LambertLucas, pp.285, 2024, ISBN 978-2-35935-143-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05208968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caravansérail de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.244, 2023, La légende des mondes, Isabelle Cadoré, Denis Rolland, Joëlle Chassin, 978-2-14-049820-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.257, 2021, Sociolinguistique, Henri Boyer, 978-2-343-22934-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours sémiotiques ou les mots des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.185, 2019, 978-2-343-18390-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signifier. Essai sur la mise en signification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Editions, pp.232, 2017, Collection Langages, Bernard Colombat, Cécile Van den Avenne, 978-2-84788-924-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue de bois et politiquement correct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPPR, pp.74, 2016, 978-2- 37168-140-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vision des faits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.157, 2007, 978-2-296-03892-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force des choses ou l'épreuve 'nilo-saharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rüdiger Köppe Verlag, pp.577, 2003, Sprache und Geschichte in Afrika UUGIA, Rainer Voβen, 3-89645-099-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIRST STEPS IN MARIAMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexical and Structural Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zima Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corpus. Les Cahiers (1), pp.314, 2002, Corpus - Les Cahiers, Jean-Philippe Dalbera; Sylvie Mellet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traversée de l'empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ophrys, pp.258, 2000, Bibliothèquebde Faits de langues, 2-7080-0948-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songhay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Zima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LINCOM EUROPA, pp.52, 1997, Languages of the World /Materials 116, 3-89586-133-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARIAMA &amp;quot;Gestionnaire d'hypothèses et d'analyse de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Zerner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parentés linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNRS. pp.209, 1990, Sciences du langage, 2-222-04425-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préliminaires à une étude sur l'origine du songhay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verlag von Dietrich Reimer, pp.163, 1984, Marburger Studien zur Afrika - und Asienkunde - SerieA: Afrika Band 3, H.J. Greschat, H. Jungraithmayr, W. Rau, 3-496-00503-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dialectes du songhay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SELAF. Peeters, 85-86, pp.302, 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sémiotique et changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Semiotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23925/2763-700X.2025n9.73078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sémiotique et linguistique des individus. Introduction : L'argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sémiotique, ethnométhodologie ... et après ? Confrontations, synthèses et ouvertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52497/signifiances.v5i1.305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sémiotique et mise en signification : Réflexions sur la rétention d'historicité et l'élaboration du sens versus à propos de la &amp;quot;Lune&amp;quot; et à propos du &amp;quot;doigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/signata.4180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Andrée Tabouret-Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, épistémologie, langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hel.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Colloque &amp;quot;Les relations interethniques en France : généalogie d'un champ de recherche et actualité d'une réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 164, pp.199-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.164.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Contact, Cognitive Circularity and “WE”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.113 - 137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19552629-01101004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meanderings around the notion of 'contact' in reference to languages, their dynamics, and to WE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (3), pp.519-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19552629-01002011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le creuset des aires linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 82, pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'improbable parenthèse de la (socio)linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de linguistique : revue de sociolinguistique et de sociologie de la langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (2), pp.167-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du contact entre les langues au clivage dans la langue. Vers une anthropologie renouvelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (2), pp.279-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/187740912X639256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes et mise en signification : remarques adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 142, pp.59-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.142.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment Dieu créa le Monde et quel Monde il créa, ou : la re-élaboration d'une mythologie à propos de l'origine des langues ... à l'ombre du politiquement correct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18, pp.203-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et évolution des langues. Débat sur la construction des connaissances à travers l'analyse d'un ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, pp.179-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2010022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'arbre généalogique à la saisie du contact des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 338, pp.68-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Contact, Areality, and History : the Songhay Question Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sprache und Geschichte in Afrika, Hamburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, pp.187-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contact des langues : point aveugle du ‘linguistique’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Thema I, pp.1-10 / 11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration dans l'hétérogène : miroirs croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 163-164, pp.399-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du songhay, du nilo-saharien et des problèmes récurrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Les Cahiers (1 (numéro coordonné et présenté par Robert Nicolaï et Petr Zima), pp.111-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;construction de l'unitaire&amp;quot; et le &amp;quot;sentiment de l'unité&amp;quot; dans la saisie du contact des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traverses : Bulletin du L.A.C.I.S.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.359-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sémiotique ... et &amp;quot;anthropologie langagière : une perspective (contrepoint &amp;quot;phénoménologique&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52497/signifiances.v4i1.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comparaison pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11-12, pp.75-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction interne : que reconstruit-on lorsque l'on reconstruit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 120, pp.237-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaires sur les méthodologies par &amp;quot;ressemblances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 17, pp.27-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparentements linguistiques : problèmes théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitatis Carolinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, pp.57-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary Dialectology as a tool of Language Classification in Africa. The Case of Songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Zima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv Orientalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 61, pp.179-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préalable à MARIAMA. Information documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique Africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 9, pp.115-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution &amp;quot;problématique&amp;quot; du songhay septentrional (analyse d'une situation de contact)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 10-11, pp.135-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du Groupe de recherche sur les interactions linguistiques et langagières (GRILL) et la Table Ronde &amp;quot;La norme : qu'en dit-on? Qu'en fait-on? Que fait-elle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 10-11, pp.5-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songhay et mandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mandenkan : Bulletin Semestriel d'Études Linguistiques Mandé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 18, pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement linguistique et interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonimir Junkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 10-11, pp.135-148</w:t>
+              <w:t xml:space="preserve">, 1990, 10-11, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Présentation du Groupe de recherche sur les interactions linguistiques et langagières (GRILL) et la Table Ronde &amp;quot;La norme : qu'en dit-on? Qu'en fait-on? Que fait-elle?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'origine des langues. Relectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, XCIII (1), pp.157-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes, règles et changement : remarques sur la recatégorisation des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 12, pp.203-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stereotypes: Notes on the effect of identificational and dialogic functions in the interaction between code and usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Sociology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 74, pp.91-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens commun (thématisation et autodélocutivité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'étude des Plurilinguismes et des Situations Plurilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 9, pp.81-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorisation pratique et dynamique langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 35, pp.33-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Types d'emprunt normes et fonctions de langue. Étude de cas : le songhay véhiculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrikanistische Arbeitspapiere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 5, pp.145-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véhicularisation, vernacularisation et situations créoles en Afrique. Le cas du songhay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 32, pp.41-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'étude des Plurilinguismes et des Situations Plurilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 7-8, pp.25-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'entrelacs à la courbure : emprunt ou &amp;quot;genesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 24-28 (2), pp.241-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problèmes de dynamique linguistique : recherches en prosodie songhay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in African Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, XIII (3), pp.273-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problèmes de dynamique linguistique : la restructuration du système sonantique songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 10-11, pp.5-11</w:t>
+              <w:t xml:space="preserve">, 1981, 2, pp.95-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Zvonimir Junkovic</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structuration du système vocalique, quantité et accent en tawellemmet (dialecte touareg de la région de Menaka (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 24-28 (1), pp.61-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur les lexiques songhay du 19e siècle et sur les attestations des Tarikh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrika und Übersee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 64 (2), pp.235-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur la diversification dialectale et la propagation des innovations phonétiques en songhay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 2, pp.53-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le songhay septentrional (études phonématiques) Première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'IFAN, Série B, Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 41 série B (2), pp.303 - 370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche sur une typologie des changements : évolution interne et contagion en songhay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 10-11, pp.13-19</w:t>
+              <w:t xml:space="preserve">, 1979, 1, pp.83-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">De l'origine des langues. Relectures</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le songhay septentrional (études phonématiques) Deuxième partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, XCIII (1), pp.157-180</w:t>
+              <w:t xml:space="preserve">Bulletin de l'IFAN, Série B, Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, Série B, Tome 41, série B (3), pp.539 - 567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stereotypes: Notes on the effect of identificational and dialogic functions in the interaction between code and usage</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le songhay central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Sociology of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 74, pp.91-105</w:t>
+              <w:t xml:space="preserve">Etudes linguistiques. Revue du Département de linguistique de l'Université de Niamey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 1 (1), pp.33-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Normes, règles et changement : remarques sur la recatégorisation des représentations</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le songhay septentrional (études phonématiques) Troisième partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 12, pp.203-216</w:t>
+              <w:t xml:space="preserve">Bulletin de l'IFAN, Série B, Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, Tome 41 série B (4), pp.829 - 866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sens commun (thématisation et autodélocutivité)</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parlers songhay occidentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'étude des Plurilinguismes et des Situations Plurilingues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 9, pp.81-90</w:t>
+              <w:t xml:space="preserve">Studies in African Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1978, IX (1), pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...309 lines deleted...]
-                <w:t xml:space="preserve">De l'entrelacs à la courbure : emprunt ou &amp;quot;genesis</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la phonologie des langues mixtes du songhay septentrional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1982, 24-28 (2), pp.241-267</w:t>
+              <w:t xml:space="preserve">, 1978, 24-28 (2), pp.395-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...762 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'appartenance du songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Lettres et Sciences Humaines de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977, 28, pp.129-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinterprétation et restructuration en zarma-songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de L’Institut fondamental d’Afrique noire, Série B : Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977, 39b2, pp.432-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur (et à partir de) la phonologie du zarma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de L’Institut fondamental d’Afrique noire, Série B : Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1976, 38b1, pp.67-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Hugo Schuchardt : Slavo-allemand et slavo-italien</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique sémiotique et mise en signification : Réflexions sur la rétention d'historicité et l'élaboration de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences du GRIAL : les « Puissances de l’Oubli »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federico Bravo, Feb 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçon inaugurale : Fonctionnalisme et création de sens. La perspective de la dynamique sémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience et avenir du structuralisme. Colloque international à l'occasion du 90e anniversaire du Cercle linguistique de Prague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle linguistique de Prague, Oct 2016, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image(s), mirage(s) et parapluie(s) ou « Post-vérité », politiquement correct et langue de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de la vérité, vérité de la politique (Session : La vérité est ailleurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEJ, Feb 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danse des interprétants, rémanence de l'historicité ... et NOUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cours de Linguistique Générale. 1916-2016 Atelier libre « Linguistique et sémiotique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Arrivé &amp; Anne Hénault, Jan 2017, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact des langues, circularité et « NOUS »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...1025 lines deleted...]
-                <w:t xml:space="preserve">hal-05542084v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude: Variedades de español en contacto con lenguas amerindias: sistemas en contacto o prácticas lingüísticas heterogéneas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élodie Blestel et Santiago Sánchez Moreano, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact des langues : vulgate et doxa / perspectives et prospectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact de langues : situations, représentations, réalisations » (RJC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18es Rencontres Jeunes Chercheurs 2015, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique de la construction du sens et élaboration sémiotique en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique de la construction du sens et élaboration sémiotique en contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIGSAS, Bayreuth International Graduate School of African Studies, Apr 2015, Bayreuth, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement intentionnel dans la langue. Qui a « l'intention » ? Workshop &amp;quot;Intentional Language Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop: Intentional (Contact-Induced) Language Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leiden University Centre for Linguistics (LUCL), Sep 2013, Leiden, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une mythologie à l’autre : songhay, nilo-saharien et contact des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialectes décisifs, langues prototypiques / Distinguished Dialects, Prototypical Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Clivage et fonction du clivage » : sémiotique interactionnelle, procès de construction des signes et subversion de la notion de 'contact' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues en contact : le français à travers le monde / Languages in contact : French throughout the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ralph Ludwig- Universität Halle-Wittenberg, Sep 2011, Halle (Allemagne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Á propos de l’idée d’aire linguistique : faits empiriques et questions théoriques (le cas du songhay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée ‘Aires linguistiques’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LACITO-CNRS, Sep 2011, Paris Maison de la Recherche, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clivage et fonction du clivage : sémiotique interactionnelle, procès de construction des signes et subversion de la notion de ‘contact’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues en contact : le français à travers le monde / Languages in contact : French throughout the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Gadet et Ralph Ludwig, Sep 2011, Halle (Saale) Martin-Luther-Universität Halle-Wittenberg, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme sémiotique – pratiques et complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde "L’homme sémiotique – pratiques et complexité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Namur (Belgique), Apr 2010, Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimension du paraître, espace de variabilité et dynamique des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modes langagières dans l’histoire.Processus mimétiques et changements linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Siouffi. Laboratoire de linguistique diachronique, de sociolinguistique et de didactique des langues, Jun 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Schuchardt : un marginal ? Une icône ? Un modèle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session of the Prague Linguistic Circle commemorating Hugo Schuchardt and his work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pražský lingvistický kroužek, Oct 2008, Prague (République Tchèque), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture du Symposium Language Contact and the Dynamics of Language: Theory and Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Language Contact and the Dynamics of Language : Theory and Implications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Nicolaï; Bernard Comrie, May 2007, Leipzig, Max Planck Institut für Evolutionary Anthropology, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre compte et informer. Réflexions sur les stratégies et les postures dans la communication dite scientifique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“DYNAMICS OF LINGUISTIC CHANGE - TYPOLOGY OF SUBORDINATIO AND CO-ORDINATION IN LANGUAGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of African Studies - Vienna, Apr 2008, Gumpoldskirchen, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DYNAMIQUE DU LANGAGE ET ÉLABORATION DES LANGUES : QUELQUES DÉFIS À RELEVER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Language Contact and the Dynamics of Language: Theory and Implications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Nicolaï et Bernard Comrie, May 2007, Leipzig (DE), Allemagne. pp.331-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des frontières et des normes, de l'ethnicité et du style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Table Ronde de la Chaire IUF "Dynamique du langage et contact des langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Nicolaï, Dec 2007, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La généalogie des langues africaines à l'épreuve du contact: L'exemple du songhay au croisement de l'histoire, de la sociologie et de la linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutscher Orientalistentag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Freiburg im Breisgau, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’origine aujourd’hui : un point de vue (Perspective essentialiste, perspective évolutionniste et métaphores)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole européenne d’été - Biennale des Théories Linguistiques : Histoire des représentations de l’origine du langage et des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HTL - Histoire des Théories Linguistiques - UMR 7597, Aug 2006, Porquerolles (Hyères), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des contacts de langues dans la zone sahelo-saharienne : Perspectives de recherche impliquant le songhay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Исследования по яэыкам Африка 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des sciences de Russie- Institut de linguistique de Moscou, May 2005, Moscou, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact des langues, aréalité et histoire : la question du songhay renouvelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th Annual Conference on African Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doris Payne; Hikyoung Lee, Apr 2006, Eugene (Oregon), États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité : transformation des espaces, échelles spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Prospective en sciences de l’homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Sep 2003, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les conjectures à propos de l'évolution des langues et du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Humboldt / Humboldt-Kolloquium « Sciences Humaines – Kulturwissenschaften »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexander von Humboldt Stiftung, Nov 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiations, héritages et processus : quelques modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on mixed languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Bakker, 1999, Aarhus, Danemark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pidginisation et créolisation en songhay : essai de synthèse (vers un modèle général de représentation des évolutions linguistiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Nilo-Saharan Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Vienne, Sep 1998, Wien, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethno-taxonomies et représentations étymologiques : en regard des dénominations populaires de la faune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international 'Les zoonymes'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Dalbera, Jan 1997, Nice, France. pp.311-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur un modèle de description des apparentements linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26 th Annual Conference on African Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAL, Mar 1995, Santa Monica, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture de la 3e Table Ronde du Réseau &amp;quot;Diffusion lexicale...&amp;quot;i</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LANGUES ET CONTACTS DE LANGUES EN ZONE SAHELO-SAHARIENNE: 3e TABLE RONDE DU RÉSEAU DIFFUSION LEXICALE. Colloquio Internazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTITUTO UNIVERSITARIO ORIENTALE, DIPARTIMENTO DI STUDI E RICERCHE SU AFRICA E PAESI ARABI, Sep 1994, Napoli, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problems of Grouping and Subgrouping : the Question of Songhay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixth Nilo-Saharan Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Bender &amp; Th. Hinnebusch, Mar 1995, Santa Monica, United States. pp.27-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARIAMA, gestionnaire d'hypothèses et d'analyses de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bases de données linguistiques: conceptions, réalisations, exploitations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corte, Oct 1995, Corte (Corse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songhay et chamito-sémitique : recherche sur les continuations du touareg en songhay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposions zur Tschadsprachenforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Ibriszimow &amp; R. Leger, May 1991, Frankfurt, Allemagne. pp.379-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parentés du songhay : répondre aux questions, questionner les réponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Nilo-Saharan Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Nicolaï, Aug 1992, Nice, France. pp.391-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques concernant l'utilisation du lexique pour l'étude des relations entre langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième Table Ronde du Réseau "Diffusion lexicale en zone sahelo-saharienne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Petr Zima, Aug 1993, Prague, République tchèque. pp.24-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de la Première Table-Ronde du Réseau Diffusion lexicale en zone sahelo-saharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première Table-Ronde du Réseau Diffusion lexicale en zone sahelo-saharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Nicolaï, Jun 1991, Nice, France. pp.137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur la modélisation de la recherche comparative à base lexicale en contexte d'oralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference “Linguistics an Phonetics : Perspectives and Applications” LP’90</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univerzita Karlova v Praze, Aug 1990, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songhay septentrional et touareg : contacts de langues et contacts de populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth International Hamito-Semitic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, Wien, Autriche. pp.147-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique, le sujet et sa langue (des morphosémantismes et de l'interdisciplinarité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'interdisciplinarité en sciences sociales pour l'étude du contact des langues. 2e Colloque CIRB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Prujiner, Oct 1984, Quebec, Canada. pp.88-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUESTION SUR LE CODE SWITCHING CONVERSATIONNEL (CSC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLLOQUE : "CONTACTS DE LANGUES. QUELS MODELES ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Langage et Société; IDERIC, Sep 1987, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement linguistique et fonctionnalisation langagière (questions sur l'apprentissage informel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde de La Baume-lès-Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau européen de laboratoires sur l'acquisition des langues, Nov 1987, La Baume-lès-Aix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions comparatives à partir des lexiques négro-africains et chamito-sémitiques : faits et théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Hamito-Semitic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Jungraithmayr &amp; W. W. Müller, Sep 1983, Marburg, France. pp.47-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université française et Universités africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Missions nouvelles pour les Universités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 2, Mar 1982, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement et activités du Département de linguistique de l'Université de Niamey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e table Ronde de l'Aupelf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUPELF, Mar 1979, Dakar (Sénégal), Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction sémiotique et saisie du « contact » entre les langues et dans la langue. Vers une anthropologie renouvelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Conference 'Rethinking Contact Induced Change'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill &amp; Leiden University, Jun 2011, Leiden, Pays-Bas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Cours (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...3217 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des frontières « linguistiques »... Phénomènes et constructions en regard des espaces géographiques et sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -11929,965 +11926,1275 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Relations Interculturelles et Coopération internationale sur l'Asie Pacifique, Université de Lille 3, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact des langues en questions : positions et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Conférence, Prague, République tchèque. 2000, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique et évolution des langues : recadrages, cohérences et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Conférence, Prague, République tchèque. 1999, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUESTIONS DE PLANIFICATION ET DE SOCIOLINGUISTIQUE EN AFRIQUE FRANCOPHONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Conférence, Waterloo (Ontario), Canada. 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NORMES ET USAGES LINGUISTIQUES DANS LE SUD DE LA FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Conférence, London (Ontario), Canada. 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRANCE : PAYS MONOLINGUE OU PLURILINGUE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Conférence, Guelph - Ontario, Canada. 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning Language Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de faits, vraisemblance et réalité : considérations sur l'évolution des modèles explicatifs de l'évolution des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches pour un thesaurus : documentation songhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, pp.57-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des langues dans l'espace : constats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space in Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.125-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin du Réseau 'Diffusion lexicale en zone sahelo-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études linguistiques 1.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme qu'en dit-on? Qu'en fait-on? Que fait-elle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La norme qu'en dit-on? Qu'en fait-on? Que fait-elle?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de quelques comportements langagiers en situation plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème des politiques linguistiques en Afrique noire francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le songhay septentrional . Études prosodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinérances .. en pays peul et ailleurs. Mélanges à la mémoire de Pierre Francis Lacroix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études linguistiques 2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études linguistiques 2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études linguistiques 1.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12897,746 +13204,812 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des langues africaines, versus ‘Historiographie’ de la linguistique africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à la BULAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (9)</w:t>
+        <w:t xml:space="preserve">Rapport (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact et genèse : un programme de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut universitaire de France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARIAMA et SAHELIA (synthèse documentaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Nice Sophia Antipolis. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur quelques situations de créolisation et de vernacularisation en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet N° 43/96/0787, Office de la recherche tchèque. 1997, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur quelques situations de créolisation et de vernacularisation en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">projet N° 403/96/0787 de l’Office de la recherche tchèque, Office de la recherche tchèque. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space In Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Zima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Research Project N° 403/96/0787, Charles University; Center for Theoretical Study. Praha. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de MARIAMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GDRE 1172 du CNRS. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution vers MARIAMA 2. Gestionnaire d'hypothèses et d'analyse de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GDRE 1172 du CNRS. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de liaison du Réseau Diffusion lexicale en zone sahelo-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, URA 1235 du CNRS. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche sur les phénomènes de constitution et de trannsformation des langues en zone sahelo-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zima Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Center for Theoretical Study. Praha. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche et de création du Réseau &amp;quot;Diffusion lexicale en zone sahelo-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IDERIC; Groupe de recherche sur les interactions linguistiques et langagières. 1990, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13646,229 +14019,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion lexicale en Afrique sahélo-saharienne : questions de méthode(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse phonologique du parler de la région de Dolbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Université Abdou Moumouni de Niamey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.197-234, 1978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le songhay oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Université Abdou Moumouni de Niamey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 1978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13878,125 +14251,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du Cinquième Colloque de Linguistique Nilo-Saharienne Nice 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Rottland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Colloque de Linguistique Nilo-Saharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Nice, France. 10, Rüdiger Köppe Verlag, pp.429, 1995, Nilo-Saharan, 3-927620-72-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14064,51 +14437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="561AB3CD"/>
+    <w:nsid w:val="3BF2FB44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14295,51 +14668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-nicolai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4990-0634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452194v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicola&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507170v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Junkovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jouannet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manessy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescutier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2763-700X.2025n9.73078" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v5i1.305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.4180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.315" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.164.0199" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01101004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01002011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187740912X639256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.142.0059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v4i1.249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zima" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522346v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383310v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tabouret-Keller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243541v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zima Petr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Zerner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377668v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434588v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337380v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337649v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552205v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506514v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245603v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371298v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374722v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458113v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401005v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457575v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502327v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481505v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394985v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244993v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457649v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457617v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550551v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543476v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252855v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394739v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503144v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503156v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rottland" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-nicolai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4990-0634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452194v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicola&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507170v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Junkovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jouannet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manessy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescutier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tabouret-Keller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502462v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zima Petr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Zerner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/2763-700X.2025n9.73078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v5i1.305" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.4180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.315" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.164.0199" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01101004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01002011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187740912X639256" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.142.0059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v4i1.249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503911v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503897v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522435v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503304v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503123v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331852v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428059v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434588v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337649v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506514v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245603v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477807v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371298v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374722v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608087v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608176v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581725v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581723v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243761v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319145v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458113v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507807v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502327v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481505v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457649v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396228v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431588v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543476v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609088v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550707v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316214v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506049v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252855v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503156v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245051v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rottland" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>