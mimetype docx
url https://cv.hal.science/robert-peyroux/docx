--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Robert Peyroux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">robert-peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6199-4817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069693765</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cellulose content, lignin content, and fiber breakage on the tensile strength of fiber bundles extracted for different bamboo stem regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panidpim Sawangbunditkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based composites made from bamboo fibers with high lignin contents: a multiscale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Interfaces </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09276440.2023.2253640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of alkaline treatment processes (NaOH, KOH and ash) on tensile strength of the bamboo fiber bundle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawanpon Kaima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2023.101186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bamboo hand sheet types on geometry and mechanical properties of the bamboo hand sheet/Green Epoxy composites fabricated by vacuum-injection technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.2611-2620. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2023.03.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Strength Enhancement of the Bamboo Fiber Hand Sheet by Fiber Arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1069, pp.31-36. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-34489e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic welding of poly(vinyl alcohol) coated-papers hydrophobized by chromatogeny grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (18), pp.9939-9951. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-022-04868-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of NaOH Concentration on Tensile Strength of Bamboo Hand Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1067, pp.113-118. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-8oo3r9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of starch-based materials using ultrasonic compression moulding (UCM): toward a structural application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J.J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.e06482. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2021.e06482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and process optimization of the ultrasonic welding applied to papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B ‐b Toni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.891 - 906. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.202100031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of x-ray tomography to investigate soil deformation around growing roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselmucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotechnique Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgele.20.00114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very weak carbonaceous asteroid simulants I: Mechanical properties and response to hypervelocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Didonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 341, pp.113648. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic welding of 100% lignocellulosic papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J. J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (19), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-019-03763-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and mechanical properties of biocomposites made of native starch granules and wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J.J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.107755. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.107755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of thermo-compression for manufacturing native starch bulk materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J.J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.5146 - 5159. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-9817-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical model for cell motility and tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Richefeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (sup1), pp.13 - 14. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des couplages en thermomécanique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (5-6), pp.673-724. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1997.10511299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward local identification of cohesive zone models using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Full-Field DIC & IRT Measurements for the Thermomechanical Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-time dynamics of a packing of polyhedral grains under horizontal vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (3), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2007-10331-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static states of cohesive granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rangsri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.195--199. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03177453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force transmission in a packing of pentagonal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, http://link.aps.org/doi/10.1103/PhysRevE.76.011301. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.76.011301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of capillary cohesion for numerical simulations of 3D polydisperse granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack nucleation and propagation in rounded cohesive granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasong Ingsuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strength, Fracture and Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (3), pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational dynamics of confined granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, http://pre.aps.org/abstract/PRE/v74/i3/e031302. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.031302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du couplage thermomécanique sur la propagation d'un front de changement de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329 (8), pp.621-626. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1620-7742(01)01376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale et modélisation numérique des couplages thermomécaniques dans les matériaux solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (7), pp.582-606. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0035-3159(98)80036-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and Pseudoelasticity of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36 (4), pp.489-509. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0020-7225(97)00052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological Constitutive Equations for Numerical Simulations of SMA's Structures. Effects of Thermomechanical Couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Löbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C1), pp.C1-347-C1-356. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization in thermoelasticity : application to composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-1623-C7-1626. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19937254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élastique de matériaux composites à fibres courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (1), pp.55-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of carton boards and folding boxboards by ultrasonic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Caban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugdual Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing and converting of bio-based materials using ultrasonic welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Caban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Sonochimie Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Strength Enhancement of the Bamboo Fiber Hand Sheet by Fiber Arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillard Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Material Engineering and Manufacturing - ICMEM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal cycling on the regolith formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cohoner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Didonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, The Woodlands (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et optimisation du procédé de soudage par ultrasons (US) appliqué aux papiers/cartons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et optimisation du procédé de soudage par ultrasons (US) appliqué aux papiers/cartons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche DUrabilité des Matériaux BIOsourcés (GdR DUMBIO), May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic welding of papers coated with cellulose microfibrils and nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanotechnology for Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TAPPI, Jun 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of NaOH Concentration on Tensile Strength of Bamboo Hand Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillard Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Materials Engineering and Nano Sciences - ICMEMS2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamboo fibers with high lignin content in composites: Interface and interphase studies fibers/Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Polysaccharide Conference - EPNOE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polysaccharide Network of Excellence, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based composites made from bamboo fibers with high lignin contents: a multiscale analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EPNOE - International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of asteroids analog materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Di Donna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sol-racines: caractérisation par tomographie rayon X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Anselmucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GDR PhyP « Biophysique de l’interaction racine-sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Clermont ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervelocity impacts on carbonaceous asteroids analogue materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Di Donna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasounds welding of nanocellulosic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting &amp; Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying micro-structural changes in sand due to plant root growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmucci Floriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenoir Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-B2G Symposium on symposium is multi-scale bio-mediated and bio-inspired geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling polymeric deformable granular materials - from experimental data to numerical models at the grain scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 - 8th International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.02005, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714002005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming Of Native Starch/Wood Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM20 - 20th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cellulaire par systèmes précontraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cañadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Mécanotransduction : déterminants et implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle shape on shear stress in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic and Granular Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. p497-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the tamping operation by Discrete Element Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress Rail Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, South Korea. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational dynamics of 3D granular media composed with polyhedral grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congreso de Geotecnia, Sociedad Colombiana de geotecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bogotà, Colombia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation, modélisation et simulations numériques autour des matériaux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire TREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the mechanical effects accompanying growth and division of cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pattana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Meeting on Cell Mechanics (CellMech 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living cells organization under magnetic constraint : an approach to cell-to-cell interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wilhelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GdR Physique de la cellule au tissu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Lagrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets mécaniques accompagnant la division et la croissance cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse micro-macro d'essais de cisaillement à la boîte de Casagrande. Expérimentation et simulation par éléments discrets 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bohatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and localization phenomena in polymers and shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 474, Material instability in coupled problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of phase change front in monocrystalline SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical modelling and computational issues in civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.369-378, 2005, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-32399-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Couplings and Scale Transitions in Mechanics of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.233-251, 2004, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermomechanical approaches to SMA behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard A. Maugin; Raymonde Drouot; François Sidoroff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Thermodynamics : the art and science of modelling material behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2002, 978-0-7923-6407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixing method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20190202189A1 - App. 16/305,929. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale et numérique du ballast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CC/LMGCDEA 2004/180304, SNCF Paris; LMGC. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements d’échelle et couplages dans les matériaux et les biomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Grenoble 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02056817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Robert Peyroux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">robert-peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6199-4817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069693765</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cellulose content, lignin content, and fiber breakage on the tensile strength of fiber bundles extracted for different bamboo stem regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panidpim Sawangbunditkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based composites made from bamboo fibers with high lignin contents: a multiscale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Interfaces </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09276440.2023.2253640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bamboo hand sheet types on geometry and mechanical properties of the bamboo hand sheet/Green Epoxy composites fabricated by vacuum-injection technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.2611-2620. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2023.03.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of alkaline treatment processes (NaOH, KOH and ash) on tensile strength of the bamboo fiber bundle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawanpon Kaima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2023.101186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Strength Enhancement of the Bamboo Fiber Hand Sheet by Fiber Arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1069, pp.31-36. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-34489e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic welding of poly(vinyl alcohol) coated-papers hydrophobized by chromatogeny grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (18), pp.9939-9951. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-022-04868-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of NaOH Concentration on Tensile Strength of Bamboo Hand Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1067, pp.113-118. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-8oo3r9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of starch-based materials using ultrasonic compression moulding (UCM): toward a structural application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J.J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.e06482. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2021.e06482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and process optimization of the ultrasonic welding applied to papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B ‐b Toni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.891 - 906. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.202100031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of x-ray tomography to investigate soil deformation around growing roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselmucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotechnique Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgele.20.00114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very weak carbonaceous asteroid simulants I: Mechanical properties and response to hypervelocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Didonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 341, pp.113648. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic welding of 100% lignocellulosic papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J. J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (19), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-019-03763-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and mechanical properties of biocomposites made of native starch granules and wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J.J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.107755. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.107755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of thermo-compression for manufacturing native starch bulk materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J.J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.5146 - 5159. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-9817-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical model for cell motility and tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Richefeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (sup1), pp.13 - 14. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des couplages en thermomécanique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (5-6), pp.673-724. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1997.10511299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward local identification of cohesive zone models using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Full-Field DIC & IRT Measurements for the Thermomechanical Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-time dynamics of a packing of polyhedral grains under horizontal vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (3), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2007-10331-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static states of cohesive granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rangsri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.195--199. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03177453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force transmission in a packing of pentagonal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, http://link.aps.org/doi/10.1103/PhysRevE.76.011301. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.76.011301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of capillary cohesion for numerical simulations of 3D polydisperse granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational dynamics of confined granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, http://pre.aps.org/abstract/PRE/v74/i3/e031302. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.031302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack nucleation and propagation in rounded cohesive granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasong Ingsuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strength, Fracture and Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (3), pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du couplage thermomécanique sur la propagation d'un front de changement de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329 (8), pp.621-626. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1620-7742(01)01376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale et modélisation numérique des couplages thermomécaniques dans les matériaux solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (7), pp.582-606. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0035-3159(98)80036-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and Pseudoelasticity of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36 (4), pp.489-509. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0020-7225(97)00052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological Constitutive Equations for Numerical Simulations of SMA's Structures. Effects of Thermomechanical Couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Löbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 06 (C1), pp.C1-347-C1-356. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1996133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization in thermoelasticity : application to composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-1623-C7-1626. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19937254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élastique de matériaux composites à fibres courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (1), pp.55-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of carton boards and folding boxboards by ultrasonic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Caban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugdual Le Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing and converting of bio-based materials using ultrasonic welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Caban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Sonochimie Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of NaOH Concentration on Tensile Strength of Bamboo Hand Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillard Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Materials Engineering and Nano Sciences - ICMEMS2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Strength Enhancement of the Bamboo Fiber Hand Sheet by Fiber Arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itthichai Preechawuttipong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawarut Jongchansitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillard Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Material Engineering and Manufacturing - ICMEM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal cycling on the regolith formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cohoner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Didonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, The Woodlands (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et optimisation du procédé de soudage par ultrasons (US) appliqué aux papiers/cartons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et optimisation du procédé de soudage par ultrasons (US) appliqué aux papiers/cartons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUMBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche DUrabilité des Matériaux BIOsourcés (GdR DUMBIO), May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic welding of papers coated with cellulose microfibrils and nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanotechnology for Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TAPPI, Jun 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based composites made from bamboo fibers with high lignin contents: a multiscale analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EPNOE - International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamboo fibers with high lignin content in composites: Interface and interphase studies fibers/Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerachard Kaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Polysaccharide Conference - EPNOE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polysaccharide Network of Excellence, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of asteroids analog materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Di Donna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervelocity impacts on carbonaceous asteroids analogue materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Di Donna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sol-racines: caractérisation par tomographie rayon X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Anselmucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GDR PhyP « Biophysique de l’interaction racine-sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Clermont ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying micro-structural changes in sand due to plant root growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmucci Floriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenoir Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-B2G Symposium on symposium is multi-scale bio-mediated and bio-inspired geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasounds welding of nanocellulosic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting &amp; Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of starch from old corrugated containers: a new raw material for biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Walger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Worshop on Lignocellulosics and Pulp (EWLP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling polymeric deformable granular materials - from experimental data to numerical models at the grain scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 - 8th International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.02005, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714002005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forming Of Native Starch/Wood Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM20 - 20th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle shape on shear stress in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic and Granular Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. p497-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cellulaire par systèmes précontraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cañadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Mécanotransduction : déterminants et implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the tamping operation by Discrete Element Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress Rail Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, South Korea. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational dynamics of 3D granular media composed with polyhedral grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congreso de Geotecnia, Sociedad Colombiana de geotecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bogotà, Colombia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Lagrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation, modélisation et simulations numériques autour des matériaux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire TREFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the mechanical effects accompanying growth and division of cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pattana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Meeting on Cell Mechanics (CellMech 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living cells organization under magnetic constraint : an approach to cell-to-cell interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wilhelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GdR Physique de la cellule au tissu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets mécaniques accompagnant la division et la croissance cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse micro-macro d'essais de cisaillement à la boîte de Casagrande. Expérimentation et simulation par éléments discrets 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bohatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and localization phenomena in polymers and shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 474, Material instability in coupled problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of phase change front in monocrystalline SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical modelling and computational issues in civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.369-378, 2005, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-32399-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Couplings and Scale Transitions in Mechanics of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.233-251, 2004, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermomechanical approaches to SMA behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard A. Maugin; Raymonde Drouot; François Sidoroff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Thermodynamics : the art and science of modelling material behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2002, 978-0-7923-6407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixing method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Harthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20190202189A1 - App. 16/305,929. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale et numérique du ballast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CC/LMGCDEA 2004/180304, SNCF Paris; LMGC. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements d’échelle et couplages dans les matériaux et les biomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Grenoble 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02056817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BFB888D"/>
+    <w:nsid w:val="0C0C3E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-peyroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6199-4817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069693765" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05368375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panidpim Sawangbunditkun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawarut Jongchansitto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerachard Kaima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107994" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Castro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vigui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2023.2253640" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawanpon Kaima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2023.101186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2023.03.144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03877407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Sillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-34489e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Harthong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04868-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03877422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-8oo3r9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harthong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.J. Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e06482" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Charlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigui&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Harthong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B &#8208;b Toni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Terrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202100031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03474929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmucci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viggiani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.20.00114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Avdellidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didonna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Schultz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Harthong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Price" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. J. Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03763-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02199850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107755" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9817-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jauvert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richefeu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815904" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1997.10511299" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00635.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D8D1LZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10331-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preechawuttipong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rangsri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03177453" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-724D58LZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.011301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.674" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasong Ingsuwan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023251v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031302" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1620-7742(01)01376-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3159(98)80036-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/013E8792B9F1963412FE217C1DBACE01C719A8FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lobel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(97)00052-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1767DE627D91F19A7BAF9131BA693A68576A8C5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#246;bel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996133" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937254" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BC9B3BFB0DB11AC8B136D893E9B78A0750C4493/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Caban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Nir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde David" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03877481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sillard C&#233;cile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cohoner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Britt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281705v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04388379v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03877467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05004341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Terrien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02464247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Anselmucci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02464185v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Price" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Cole" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02140570v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmucci Floriana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965482v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Gautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572456v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pattana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572434v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frasca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilhelm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572465v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bohatier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572563v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32399-6_22" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KV72M2HR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342803v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_19" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A16464B6F905234952B7A98134BABFE21F9E29D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02056817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-peyroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6199-4817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069693765" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05368375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panidpim Sawangbunditkun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawarut Jongchansitto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerachard Kaima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107994" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Castro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vigui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2023.2253640" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2023.03.144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawanpon Kaima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2023.101186" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03877407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Sillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-34489e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Harthong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04868-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03877422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-8oo3r9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harthong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.J. Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e06482" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Charlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigui&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Harthong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B &#8208;b Toni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Terrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202100031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03474929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmucci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viggiani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.20.00114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Avdellidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didonna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Schultz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Harthong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Price" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. J. Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03763-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02199850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107755" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9817-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jauvert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richefeu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815904" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1997.10511299" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00635.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D8D1LZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10331-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preechawuttipong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rangsri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03177453" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-724D58LZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.011301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.674" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023251v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasong Ingsuwan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1620-7742(01)01376-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3159(98)80036-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/013E8792B9F1963412FE217C1DBACE01C719A8FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lobel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(97)00052-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1767DE627D91F19A7BAF9131BA693A68576A8C5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#246;bel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996133" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937254" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BC9B3BFB0DB11AC8B136D893E9B78A0750C4493/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Caban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Nir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde David" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03877467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sillard C&#233;cile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03877481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933391v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cohoner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Britt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04388379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Terrien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05004341v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02464247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02464185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Price" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Cole" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Anselmucci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmucci Floriana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02140570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Walger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965482v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Gautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572456v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572356v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pattana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572434v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frasca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilhelm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572465v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bohatier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572563v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32399-6_22" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KV72M2HR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342803v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_19" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A16464B6F905234952B7A98134BABFE21F9E29D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02056817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>