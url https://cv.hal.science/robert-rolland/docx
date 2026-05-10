--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Robert Rolland </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">robert-rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8028-3340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029621100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rolland_r_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland, né à Marseille en 1945, ancien élève de l'ENSET (actuellement ENS Cachan) promotion 1965, agrégé de mathématiques et titulaire d'une Habilitation à Diriger des Recherches (HDR). Il a été Directeur de l'IREM d'Aix-Marseille et il est actuellement chercheur émérite à l'Institut de Mathématiques de Marseille (Université d'Aix-Marseille).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Derniers livres publiés : &amp;quot;Géométrie projective&amp;quot; aux éditions Ellipses (Juin 2015), &amp;quot;Théorie de la mesure et de l'intégration - cours et exercices corrigés&amp;quot; aux éditions Ellipses (Mai 2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications In International Journals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021Stéphane Ballet,  Julia Pieltant, Matthieu Rambaud, Robert Rolland, Jean ChaumineOn the tensor rank of multiplication in finite extension of finite fields and related issues in algebraic geometry.   Uspekhi Mat. Nauk, 2021, Volume 76, Issue 1(457), Pages 31-94 (Mi umn9928) (Russian Mathematical Surveys 76:1 29–89) DOI: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1070/RM9928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevin Atighehchi, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization of Tree Modes for Parallel Hash Functions : A Case Study</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transactions on Computers, IEEE, volume 66 Issue 9, September 1, 2017, 1585-1598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevin Atighehchi, Stéphane Ballet, Alexis Bonnecaze, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arithmetic in Finite Fields based on Chudnovsky's multiplication algorithm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics of computation, Volume 86, Number 308, November 2017, 2975-3000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">doi: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1090/mcom/3230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miriam Abdon, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamming distances from a function to all codewords of a Generalized Reed-Muller code</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">of order one</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and computing, Volume 28, Number 5, November 2017, 387-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">doi 10.1007/s00200-016-0311-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevin Atighehchi, Stéphane Ballet, Alexis Bonnecaze, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effective arithmetic in finite fields based on Chudnovsky's multiplication algorithm.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comptes Rendus Mathématique, Volume 354, Number 2, pp 137-141, February 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert, Tutdere Seher</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effective bounds on class number and estimation for any step of towers of algebraic function fields over finite fields. Moscow Mathematical Journal, Volume 15, Number 4, pp. 653–677, October-December 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert, Tutdere Seher.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lower Bounds on the number of rational points of Jacobians over finite fields and application to algebraic function fields in towers. Moscow Mathematical Journal, Volume 15, Number 3, pp 425-433, July – September 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015Lachaud Gilles, Rolland Robert.On the Number of Points of Algebraic Sets over Finite Fields, Journal of Pure and Applied Algebra 219 (2015) pp 5117–5136.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On low weight codewords of generalized affine and projective Reed-Muller codes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Designs, Codes and Cryptography, Volume 73, Issue 2, pp 271-297, November 2014 DOI 10.1007/s10623-013-9911-7, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lower bounds on the class number of algebraic function fields defined over any finite field.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal de Théorie des nombres de Bordeaux, T. 24, N. 3 (2012), p. 505-540.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minoration du nombre de classes des corps de fonctions algébriques définis sur un corps fini.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.R. Acad. Sci. Paris, Ser. I, 349, 709--712, 2011, doi:10.1016/j.crma.2011.06.016, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A note on a Yao's theorem about pseudo-random generators.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Communications, Vol. 3 N. 4 (2011), Page 189-206 doi: 10.1007/s12095-011-0047-1, Springer, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Families of curves over any finite field attaining the generalized Drinfeld-Vladut bound.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publ. Math. Univ. Franche-Comté Besançon Algèbr. Theor. 5-18, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert. The second weight of generalized Reed-Muller codes in most cases. Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences, Vol. 2, N. 1, April 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Ritzenthaler Christophe, Rolland Robert. On the existence of dimension zero divisors in algebraic function fields defined over F_q. Acta Arithmetica, 143, N°4, 377--392, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert, Multiplication algorithm in a finite field and tensor rank of the multiplication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Algebra, Vol 272/1, 173--185, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lachaud Gilles, Lucien Isabelle, Mercier Dany-Jack and Rolland Robert, Group structure on projective spaces and cyclic codes over finite fields, Finite Fields and Their Applications 6, no.2, pp.119-129 (available on Ideal), 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercier Dany-Jack and Rolland Robert, Polynômes homogènes qui s'annulent sur l'espace projectif Pm (Fq) [Homogeneous polynomials that vanish on the projective space Pm (Fq)],</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Pure Appl. Algebra 124, no. 1-3, 227--240, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherdieu Jean Pierre and Rolland Robert,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On the number of points of some hypersurfaces in Fnq,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Finite Fields Appl. 2, no. 2, 214--224, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The number of MDS [7,3] codes on finite fields of characteristic 2,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Appl. Algebra Engrg. Comm. Comput. 3, no. 4, 301--310, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumas P, Humbert A, Mathieu G, Mathiez P, Mouttet C, Rolland R, Salvan F, Thibaudau F.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scanning Tunneling Microscopy Studies on AU/SI(111) interfaces</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Vacuum Science & Technologie A-vacuum surfaces and films Vol. 6, Issue 2, p. 517-518 interfaces</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars-April 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumas P, Humbert A, Mathieu G, Mathiez P, Mouttet C, Rolland R, Salvan F, Thibaudau F, Tosh S .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Structure of the AU/SI(111) surface by scanning tunneling microscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physica Scripta Vol. 38 N. 2 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur l'existence et l'unicité de bases complémentairement universelles pour quelques classes de bases d'espaces de Banach,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. R. Acad. Sci. Paris Sér. A-B 272, A1567--A1569, 1971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refereed Publications In Proceedings of International Conferences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022Stéphane Ballet, Robert RollandChaining Multiplications in Finite Fields with Chudnovsky-type Algorithms and Tensor Rank of the k-multiplicationLecture Notes in Computer Science book series book series (LNCS,volume 13706)DOI: 10.1007/978-3-031-19685-0_1p. 3--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021Stéphane Ballet, Gilles Lachaud, Robert RollandOn the number of effective divisors in algebraic function fields defined over a finite fieldin Arithmetic, Geometry, Cryptography and Coding TheoryAMS - Contemporary Mathematics vol 770DOI: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1090/conm/770</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">p. 29--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poulakis Dimitrios, Rolland Robert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Digital Signature Scheme Based on Two Hard Problems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Computation, Cryptography, and Network Security</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conference held in April 2013 at the Hellenic Military Academy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Athens, Greece, p. 441-450 Springer 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Randomnes in Cryptography</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Computation, Cryptography, and Network Security</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conference held in April 2013 at the Hellenic Military Academy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Athens, Greece, p. 451-459 Springer 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On low weight codewords of generalized affine and projective Reed-Muller codes (Extended abstract).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pre-proceedings of International Workshop on Coding and Cryptography. (WCC2013)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.selmer.uib.no/WCC2013/PreProceedings.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atighehchi Kévin, Muntean Traian, Parlanti Sylvain, Rolland Robert, Vallet Laurent. A Key Forwarding Protocol for Secure Communicating Systems, Proceedings of SYNASC 2010, 12th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing. Timisoara, Romania, p. 339-346 IEEE 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivey-Law Hamish, Rolland Robert. Constructing a database of cryptographically strong elliptic curves. Proceedings of SAR-SSI 2010: Fifth Conference on Network and Information Systems Security (SAR/SSI 2010), Rocquebrune Cap-Martin, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Le Brigand Dominique, Rolland Robert. On an application of the definition field descent of a tower of function fields. Proceedings of the Conference &amp;quot;Arithmetic, Geometry and Coding Theory&amp;quot; (AGCT 2005), Société Mathématique de France, sér. Séminaires et Congrès 21, 187--203, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland, Number of points of non-alsolutely irreducible hypersurfaces, In Proceedings of the First SAGA Conference, Series on Number Theory and Its Applications, World Scientific, Vol. 5, p. 481-487, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert, On the bilinear complexity of the multiplication in finite fields.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings of the Conference &amp;quot;Arithmetic, Geometry and Coding Theory&amp;quot; (AGCT 2003), Société Mathématique de France, sér. Séminaires et Congrès 11, 179--188, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherdieu Jean Pierre and Rolland Robert,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On hypersurfaces defined by a separated variables polynomial over a finite field,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arithmetic, geometry and coding theory (Luminy, 1993), 35--43, de Gruyter, Berlin, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert and Skorobogatov Alexei N.,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dénombrement des configurations dans le plan projectif [Enumeration of configurations in the projective plane],</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arithmetic, geometry and coding theory (Luminy, 1993), 199--207, de Gruyter, Berlin, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editor of Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muntean Traian, Rolland Robert, Mugwaneza Léon (Editors).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13th International Symposium on Parallel and Distributed Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISPDC 2014, IEEE Computer Society, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muntean, Traian, Poulakis, Dimitrios, Rolland Robert (Editors).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algebraic Informatics, 5th International Conference on Algebraic Informatics, CAI 2013, Lecture Notes in Computer Science Vol. 8080, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kohel David, Rolland Robert (Editors). Arithmetic, Geometry, Cryptography and Coding Theory 2009, Contemporary Mathematics, AMS, Vol. 521 (2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Chaumine, James Hirschfeld & Robert Rolland, (Editors) Algebraic Geometry and Its Applications, Dedicated to Gilles Lachaud on His 60th Birthday, Proceedings of the First SAGA Conference, Series on Number Theory and Its Applications, World Scientific, Vol. 5, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Journal****s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthélemy Pierre, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'emploi de la cryptographie pour la sécurisation des données sur clés USB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sécurité de l'Information, N. 11, Mars 2011, CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert, Sécurité des systèmes de chiffrements à clé publique basés sur le problème du logarithme discret..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Journée annuelle de la Société Mathématique de France: Nouvelles Méthodes Mathématiques en Cryptographie, 23 Juin 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de la mesure et de l’intégration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours et exercices corrigés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Références Sciences, Éditions Ellipses, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN :  9782340017467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géométrie Projective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Références Sciences, Éditions Ellipses, 23 juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN :  9782340005051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthélemy Pierre, Rolland Robert, Véron Pascal. Cryptographie : principes et mises en oeuvre, 2e édition revue et augmentée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage, Edition Hermès Science, collection informatique, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Lavoisier ISBN-10: 2746238160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN-13: 978-2746238169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthélemy Pierre, Rolland Robert, Véron Pascal, Cryptographie : principes et mises en oeuvre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage, Edition Hermès Science, collection informatique, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Lavoisier ISBN-10: 2746211505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN-13: 978-2746211506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maltret J.L. and Rolland Robert,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques Algorithmique et Informatique,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, ISBN 2-7298-9410-1, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie des séries. 2 [Theory of series. 2] Séries entières [Power series] With the collaboration of Y. Chevallard,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEDIC, Paris. 139 pp. ISBN: 2-7124-0713-X, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevallard Y, With the collaboration of Robert Rolland.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie des séries. 1 [Theory of series. 1] Séries numériques. [Numerical series],</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEDIC, Paris. 234 pp. ISBN: 2-7124-0712-1, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapter****s</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lectures sur les Mathématiques, l'Enseignement et les concours, Volume 4, sous la direction de Dany-Jack Mercier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland : Problèmes choisis, p. 69-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lectures sur les Mathématiques, l'Enseignement et les concours, Volume 2, sous la direction de Dany-Jack Mercier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland : Fonctions d'une variable complexe, p. 57-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lectures sur les Mathématiques, l'Enseignement et les concours, Volume 1, sous la direction de Dany-Jack Mercier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland : Outils élémentaires de l'Analyse, p. 163-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert, Convexité,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopaedia Universalis, article repris dans Encyclopaedia Universalis, Dictionnaire des Mathématiques, Albin Michel, ISBN 2-226-09423-7, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert and Verley Jean-Luc., Normés (Espaces Vectoriels),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopaedia Universalis, article repris dans Encyclopaedia Universalis, Dictionnaire des Mathématiques Albin Michel, ISBN 2-226-09423-7,1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthelemy Pierre and Rolland Robert, WAIS, Wide Area Information Server,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Internet Professionnel, CNRS Editions, ISBN 2-271-05256 and also in Revue Tribunix, vol.9, n.51 (sept.-oct.1993), pp.11-21. Ed.AFUU, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation in a book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Poli with participation from L. Bénéteau, F. Cortial, M.C. Gennero, Ll. Huguet, H. Imai, R. Kohno, J.P. Rocher, R. Rolland. Exercices sur les Codes Correcteurs : 600 exercices corrigés. MASSON ed., (220 pages).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArXiv, HAL et Researchgate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fonctions maximalement non-linéaires sur un corps fini</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researchgate 287207746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevin Atighehechi, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization of Tree Modes for Parallel Hash Functions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArXiv:1512.05864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miriam Abdon, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamming distances from a function to all codewords of a Generalized Reed-Muller code of order one</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArXiv:1512.04788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevin Atighehchi, Stéphane Ballet, Alexis Bonnecaze, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On Chudnovsky-Based Arithmetic Algorithms in Finite Fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArXiv:1510.00090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lachaud Gilles, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On the Number of Points of Algebraic Sets over Finite Fields.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArXiv: 1405.3027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert, Tutdere Seher.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lower Bounds on the number of rational points of Jacobians over finite fields and application to algebraic function fields in towers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">arXiv:1303.5822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remarks on low weight codewords of generalized affine and projective Reed-Muller codes (full paper). arXiv:1203.5244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnecaze Alexis, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collecting Data while Preserving Individual's Privacy: a case study.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptology ePrint Archive, 2012/603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poulakis Dimitrios, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A digital Signature Scheme for Long-Term Security.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptology ePrint Archive 2012/134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Chaumine Jean, Pieltant Julia, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On the tensor rank of multiplication in finite extensions of finite fields. arXiv:1107.1184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.Families of curves over any finite field with a class number greater than the Lachaud - Martin-Deschamps bounds. arXiv:0906.5432v1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland. The second weight of generalized Reed-Muller codes in most cases. ArXiv:0902.0058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Ritzenthaler Christophe, Rolland Robert. On the existence of dimension zero divisors in algebraic function fields defined over F_q. ArXiv:0906.5216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland. L'organisation de la cryptologie moderne. HAL Id : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cel-00420483, version 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Le Brigand Dominique, Rolland Robert. Descent of the definition field of a tower of function fields and applications. ArXiv:math/0409173</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tensor rank of multiplication in finite extensions of finite fields and related issues in algebraic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pieltant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chaumine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Randriambololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Mathematical Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.29-89. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1070/RM9928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamming distances from a function to all codewords of a Generalized Reed-Muller code of order one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Abdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5), pp.387-408. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00200-016-0311-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Tree Modes for Parallel Hash Functions : A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Atighehchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (9), pp.1585-1598. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2017.2693185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmetic in finite fields based on the Chudnovsky-Chudnovsky multiplication algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Atighehchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bonnecaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (308), pp.2975 - 3000. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective arithmetic in finite fields based on Chudnovsky's multiplication algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Atighehchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bonnecaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354, pp.137-141. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of Points of Algebraic Sets over Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 219, pp.5117-5136. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpaa.2015.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bounds on class number and estimation for any step of towers of algebraic function fields over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seher Tutdere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moscow Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.653-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds on the number of rational points of Jacobians over finite fields and application to algebraic function fields in towers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seher Tutdere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moscow Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.425-433. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17323/1609-4514-2015-15-3-425-433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On low weight codewords of generalized affine and projective Reed-Muller codes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.271-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds on the class number of algebraic function fields defined over any finite field. Journal de Théorie des nombres de Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (3), pp.505_540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on a Yao's theorem about pseudo-random generators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.189-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Families of curves over any finite field attaining the generalized Drinfeld-Vladut bound.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de Besançon. Algèbre et Théorie des Nombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoration du nombre de classes des corps de fonctions algébriques définis sur un corps fini.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 349, pp.709-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the existence of dimension zero divisors in algebraic function fields defined over F_q.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ritzenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Arithmetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 143 (4), pp.377-392. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4064/aa143-4-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the existence of dimension zero divisors in algebraic function fields defined over Fq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ritzenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Arithmetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 143 (4), pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The second weight of generalized Reed-Muller codes in most cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.19-40. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-009-0014-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group structure on projective spaces and cyclic codes over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany-Jack Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (2), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/ffta.1999.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynômes homogènes à plusieurs variables sur un corps fini Fq qui s'annulent sur l'espace projectif Pm (Fq)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany-Jack Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage & cryptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany-Jack Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the number of effective divisors in algebraic function fields defined over a finite field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arithmetic, Geometry, Cryptography and Coding Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/conm/770/15429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomnes in Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation, Cryptography, and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Signature Scheme Based on Two Hard Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Poulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation, Cryptography, and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Key Forwarding Protocol for Secure Communicating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Atighehchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Timisoara, Romania. pp.339-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On an application of the definition field descent of a tower of function fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lebrigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arithmetic, Geometry and Coding Theory (AGCT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France. pp.187-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la mesure et de l'intégration - Cours et exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2017, Collection Références Sciences, Paul de Laboulaye, 9782340-017467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie projective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 9782340005051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Parallel and Distributed Computing ISPDC 2014, IEEE Computer Society, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Mugwaneza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographie : principes et mises en oeuvre - 2e édition revue et augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences Publications, pp.462, 2012, Informatique, Jean-Charles Pomerol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmetic, Geometry, Cryptography and Coding Theory 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">521, 2010, Contemporary Mathematics, AMS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographie : Principes et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences Publications, pp.414, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Transfer of Personal Data Achieving Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bonnecaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mathematics and Variational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-32, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44625-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi de la cryptographie pour la sécurisation des données sur clés USB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE WEIL DESCENT OF ARTIN-SCHREIER ALGEBRAIC FUNCTION FIELDS OVER FINITE FIELDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tensor rank of multiplication in finite extensions of finite fields and related issues in algebraic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chaumine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pieltant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Randriambololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tensor rank of multiplication in finite extensions of finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chaumine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pieltant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUIT TENSORIEL D'ESPACES VECTORIELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2023, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions de Möbius -Formule de Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. En ligne, France. 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ORGANISATION DE LA CRYPTOLOGIE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. Oujda (Maroc), 2009, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00420483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux discrets périodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Signaux discrets périoqiquess, En ligne, France. 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Robert Rolland </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">robert-rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8028-3340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029621100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rolland_r_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland, né à Marseille en 1945, ancien élève de l'ENSET (actuellement ENS Cachan) promotion 1965, agrégé de mathématiques et titulaire d'une Habilitation à Diriger des Recherches (HDR). Il a été Directeur de l'IREM d'Aix-Marseille et il est actuellement chercheur émérite à l'Institut de Mathématiques de Marseille (Université d'Aix-Marseille).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Derniers livres publiés : &amp;quot;Géométrie projective&amp;quot; aux éditions Ellipses (Juin 2015), &amp;quot;Théorie de la mesure et de l'intégration - cours et exercices corrigés&amp;quot; aux éditions Ellipses (Mai 2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications In International Journals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021Stéphane Ballet,  Julia Pieltant, Matthieu Rambaud, Robert Rolland, Jean ChaumineOn the tensor rank of multiplication in finite extension of finite fields and related issues in algebraic geometry.   Uspekhi Mat. Nauk, 2021, Volume 76, Issue 1(457), Pages 31-94 (Mi umn9928) (Russian Mathematical Surveys 76:1 29–89) DOI: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1070/RM9928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevin Atighehchi, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization of Tree Modes for Parallel Hash Functions : A Case Study</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transactions on Computers, IEEE, volume 66 Issue 9, September 1, 2017, 1585-1598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevin Atighehchi, Stéphane Ballet, Alexis Bonnecaze, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arithmetic in Finite Fields based on Chudnovsky's multiplication algorithm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics of computation, Volume 86, Number 308, November 2017, 2975-3000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">doi: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1090/mcom/3230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miriam Abdon, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamming distances from a function to all codewords of a Generalized Reed-Muller code</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">of order one</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and computing, Volume 28, Number 5, November 2017, 387-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">doi 10.1007/s00200-016-0311-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevin Atighehchi, Stéphane Ballet, Alexis Bonnecaze, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effective arithmetic in finite fields based on Chudnovsky's multiplication algorithm.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comptes Rendus Mathématique, Volume 354, Number 2, pp 137-141, February 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert, Tutdere Seher</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effective bounds on class number and estimation for any step of towers of algebraic function fields over finite fields. Moscow Mathematical Journal, Volume 15, Number 4, pp. 653–677, October-December 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert, Tutdere Seher.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lower Bounds on the number of rational points of Jacobians over finite fields and application to algebraic function fields in towers. Moscow Mathematical Journal, Volume 15, Number 3, pp 425-433, July – September 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015Lachaud Gilles, Rolland Robert.On the Number of Points of Algebraic Sets over Finite Fields, Journal of Pure and Applied Algebra 219 (2015) pp 5117–5136.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On low weight codewords of generalized affine and projective Reed-Muller codes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Designs, Codes and Cryptography, Volume 73, Issue 2, pp 271-297, November 2014 DOI 10.1007/s10623-013-9911-7, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lower bounds on the class number of algebraic function fields defined over any finite field.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal de Théorie des nombres de Bordeaux, T. 24, N. 3 (2012), p. 505-540.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minoration du nombre de classes des corps de fonctions algébriques définis sur un corps fini.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.R. Acad. Sci. Paris, Ser. I, 349, 709--712, 2011, doi:10.1016/j.crma.2011.06.016, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A note on a Yao's theorem about pseudo-random generators.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Communications, Vol. 3 N. 4 (2011), Page 189-206 doi: 10.1007/s12095-011-0047-1, Springer, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Families of curves over any finite field attaining the generalized Drinfeld-Vladut bound.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publ. Math. Univ. Franche-Comté Besançon Algèbr. Theor. 5-18, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert. The second weight of generalized Reed-Muller codes in most cases. Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences, Vol. 2, N. 1, April 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Ritzenthaler Christophe, Rolland Robert. On the existence of dimension zero divisors in algebraic function fields defined over F_q. Acta Arithmetica, 143, N°4, 377--392, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert, Multiplication algorithm in a finite field and tensor rank of the multiplication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Algebra, Vol 272/1, 173--185, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lachaud Gilles, Lucien Isabelle, Mercier Dany-Jack and Rolland Robert, Group structure on projective spaces and cyclic codes over finite fields, Finite Fields and Their Applications 6, no.2, pp.119-129 (available on Ideal), 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercier Dany-Jack and Rolland Robert, Polynômes homogènes qui s'annulent sur l'espace projectif Pm (Fq) [Homogeneous polynomials that vanish on the projective space Pm (Fq)],</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Pure Appl. Algebra 124, no. 1-3, 227--240, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherdieu Jean Pierre and Rolland Robert,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On the number of points of some hypersurfaces in Fnq,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Finite Fields Appl. 2, no. 2, 214--224, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The number of MDS [7,3] codes on finite fields of characteristic 2,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Appl. Algebra Engrg. Comm. Comput. 3, no. 4, 301--310, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumas P, Humbert A, Mathieu G, Mathiez P, Mouttet C, Rolland R, Salvan F, Thibaudau F.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scanning Tunneling Microscopy Studies on AU/SI(111) interfaces</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Vacuum Science & Technologie A-vacuum surfaces and films Vol. 6, Issue 2, p. 517-518 interfaces</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars-April 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumas P, Humbert A, Mathieu G, Mathiez P, Mouttet C, Rolland R, Salvan F, Thibaudau F, Tosh S .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Structure of the AU/SI(111) surface by scanning tunneling microscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physica Scripta Vol. 38 N. 2 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur l'existence et l'unicité de bases complémentairement universelles pour quelques classes de bases d'espaces de Banach,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. R. Acad. Sci. Paris Sér. A-B 272, A1567--A1569, 1971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Refereed Publications In Proceedings of International Conferences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022Stéphane Ballet, Robert RollandChaining Multiplications in Finite Fields with Chudnovsky-type Algorithms and Tensor Rank of the k-multiplicationLecture Notes in Computer Science book series book series (LNCS,volume 13706)DOI: 10.1007/978-3-031-19685-0_1p. 3--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021Stéphane Ballet, Gilles Lachaud, Robert RollandOn the number of effective divisors in algebraic function fields defined over a finite fieldin Arithmetic, Geometry, Cryptography and Coding TheoryAMS - Contemporary Mathematics vol 770DOI: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1090/conm/770</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">p. 29--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poulakis Dimitrios, Rolland Robert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Digital Signature Scheme Based on Two Hard Problems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Computation, Cryptography, and Network Security</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conference held in April 2013 at the Hellenic Military Academy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Athens, Greece, p. 441-450 Springer 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Randomnes in Cryptography</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Computation, Cryptography, and Network Security</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conference held in April 2013 at the Hellenic Military Academy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Athens, Greece, p. 451-459 Springer 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On low weight codewords of generalized affine and projective Reed-Muller codes (Extended abstract).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pre-proceedings of International Workshop on Coding and Cryptography. (WCC2013)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.selmer.uib.no/WCC2013/PreProceedings.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atighehchi Kévin, Muntean Traian, Parlanti Sylvain, Rolland Robert, Vallet Laurent. A Key Forwarding Protocol for Secure Communicating Systems, Proceedings of SYNASC 2010, 12th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing. Timisoara, Romania, p. 339-346 IEEE 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivey-Law Hamish, Rolland Robert. Constructing a database of cryptographically strong elliptic curves. Proceedings of SAR-SSI 2010: Fifth Conference on Network and Information Systems Security (SAR/SSI 2010), Rocquebrune Cap-Martin, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Le Brigand Dominique, Rolland Robert. On an application of the definition field descent of a tower of function fields. Proceedings of the Conference &amp;quot;Arithmetic, Geometry and Coding Theory&amp;quot; (AGCT 2005), Société Mathématique de France, sér. Séminaires et Congrès 21, 187--203, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland, Number of points of non-alsolutely irreducible hypersurfaces, In Proceedings of the First SAGA Conference, Series on Number Theory and Its Applications, World Scientific, Vol. 5, p. 481-487, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert, On the bilinear complexity of the multiplication in finite fields.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings of the Conference &amp;quot;Arithmetic, Geometry and Coding Theory&amp;quot; (AGCT 2003), Société Mathématique de France, sér. Séminaires et Congrès 11, 179--188, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherdieu Jean Pierre and Rolland Robert,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On hypersurfaces defined by a separated variables polynomial over a finite field,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arithmetic, geometry and coding theory (Luminy, 1993), 35--43, de Gruyter, Berlin, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert and Skorobogatov Alexei N.,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dénombrement des configurations dans le plan projectif [Enumeration of configurations in the projective plane],</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arithmetic, geometry and coding theory (Luminy, 1993), 199--207, de Gruyter, Berlin, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editor of Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muntean Traian, Rolland Robert, Mugwaneza Léon (Editors).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13th International Symposium on Parallel and Distributed Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISPDC 2014, IEEE Computer Society, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muntean, Traian, Poulakis, Dimitrios, Rolland Robert (Editors).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algebraic Informatics, 5th International Conference on Algebraic Informatics, CAI 2013, Lecture Notes in Computer Science Vol. 8080, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kohel David, Rolland Robert (Editors). Arithmetic, Geometry, Cryptography and Coding Theory 2009, Contemporary Mathematics, AMS, Vol. 521 (2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Chaumine, James Hirschfeld & Robert Rolland, (Editors) Algebraic Geometry and Its Applications, Dedicated to Gilles Lachaud on His 60th Birthday, Proceedings of the First SAGA Conference, Series on Number Theory and Its Applications, World Scientific, Vol. 5, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Journal****s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthélemy Pierre, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'emploi de la cryptographie pour la sécurisation des données sur clés USB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sécurité de l'Information, N. 11, Mars 2011, CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert, Sécurité des systèmes de chiffrements à clé publique basés sur le problème du logarithme discret..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Journée annuelle de la Société Mathématique de France: Nouvelles Méthodes Mathématiques en Cryptographie, 23 Juin 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de la mesure et de l’intégration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours et exercices corrigés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Références Sciences, Éditions Ellipses, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN :  9782340017467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géométrie Projective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Références Sciences, Éditions Ellipses, 23 juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN :  9782340005051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthélemy Pierre, Rolland Robert, Véron Pascal. Cryptographie : principes et mises en oeuvre, 2e édition revue et augmentée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage, Edition Hermès Science, collection informatique, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Lavoisier ISBN-10: 2746238160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN-13: 978-2746238169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthélemy Pierre, Rolland Robert, Véron Pascal, Cryptographie : principes et mises en oeuvre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage, Edition Hermès Science, collection informatique, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Lavoisier ISBN-10: 2746211505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN-13: 978-2746211506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maltret J.L. and Rolland Robert,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques Algorithmique et Informatique,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, ISBN 2-7298-9410-1, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie des séries. 2 [Theory of series. 2] Séries entières [Power series] With the collaboration of Y. Chevallard,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEDIC, Paris. 139 pp. ISBN: 2-7124-0713-X, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevallard Y, With the collaboration of Robert Rolland.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie des séries. 1 [Theory of series. 1] Séries numériques. [Numerical series],</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEDIC, Paris. 234 pp. ISBN: 2-7124-0712-1, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapter****s</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lectures sur les Mathématiques, l'Enseignement et les concours, Volume 4, sous la direction de Dany-Jack Mercier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland : Problèmes choisis, p. 69-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lectures sur les Mathématiques, l'Enseignement et les concours, Volume 2, sous la direction de Dany-Jack Mercier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland : Fonctions d'une variable complexe, p. 57-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lectures sur les Mathématiques, l'Enseignement et les concours, Volume 1, sous la direction de Dany-Jack Mercier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland : Outils élémentaires de l'Analyse, p. 163-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert, Convexité,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopaedia Universalis, article repris dans Encyclopaedia Universalis, Dictionnaire des Mathématiques, Albin Michel, ISBN 2-226-09423-7, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolland Robert and Verley Jean-Luc., Normés (Espaces Vectoriels),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopaedia Universalis, article repris dans Encyclopaedia Universalis, Dictionnaire des Mathématiques Albin Michel, ISBN 2-226-09423-7,1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthelemy Pierre and Rolland Robert, WAIS, Wide Area Information Server,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Internet Professionnel, CNRS Editions, ISBN 2-271-05256 and also in Revue Tribunix, vol.9, n.51 (sept.-oct.1993), pp.11-21. Ed.AFUU, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation in a book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Poli with participation from L. Bénéteau, F. Cortial, M.C. Gennero, Ll. Huguet, H. Imai, R. Kohno, J.P. Rocher, R. Rolland. Exercices sur les Codes Correcteurs : 600 exercices corrigés. MASSON ed., (220 pages).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArXiv, HAL et Researchgate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fonctions maximalement non-linéaires sur un corps fini</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researchgate 287207746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevin Atighehechi, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization of Tree Modes for Parallel Hash Functions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArXiv:1512.05864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miriam Abdon, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamming distances from a function to all codewords of a Generalized Reed-Muller code of order one</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArXiv:1512.04788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kevin Atighehchi, Stéphane Ballet, Alexis Bonnecaze, Robert Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On Chudnovsky-Based Arithmetic Algorithms in Finite Fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArXiv:1510.00090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lachaud Gilles, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On the Number of Points of Algebraic Sets over Finite Fields.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArXiv: 1405.3027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert, Tutdere Seher.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lower Bounds on the number of rational points of Jacobians over finite fields and application to algebraic function fields in towers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">arXiv:1303.5822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remarks on low weight codewords of generalized affine and projective Reed-Muller codes (full paper). arXiv:1203.5244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnecaze Alexis, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collecting Data while Preserving Individual's Privacy: a case study.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptology ePrint Archive, 2012/603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poulakis Dimitrios, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A digital Signature Scheme for Long-Term Security.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptology ePrint Archive 2012/134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Chaumine Jean, Pieltant Julia, Rolland Robert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On the tensor rank of multiplication in finite extensions of finite fields. arXiv:1107.1184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Rolland Robert.Families of curves over any finite field with a class number greater than the Lachaud - Martin-Deschamps bounds. arXiv:0906.5432v1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland. The second weight of generalized Reed-Muller codes in most cases. ArXiv:0902.0058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Ritzenthaler Christophe, Rolland Robert. On the existence of dimension zero divisors in algebraic function fields defined over F_q. ArXiv:0906.5216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Rolland. L'organisation de la cryptologie moderne. HAL Id : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cel-00420483, version 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballet Stéphane, Le Brigand Dominique, Rolland Robert. Descent of the definition field of a tower of function fields and applications. ArXiv:math/0409173</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tensor rank of multiplication in finite extensions of finite fields and related issues in algebraic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pieltant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chaumine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Randriambololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Mathematical Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.29-89. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1070/RM9928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Tree Modes for Parallel Hash Functions : A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Atighehchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (9), pp.1585-1598. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2017.2693185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamming distances from a function to all codewords of a Generalized Reed-Muller code of order one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Abdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5), pp.387-408. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00200-016-0311-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmetic in finite fields based on the Chudnovsky-Chudnovsky multiplication algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Atighehchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bonnecaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86 (308), pp.2975 - 3000. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective arithmetic in finite fields based on Chudnovsky's multiplication algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Atighehchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bonnecaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354, pp.137-141. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of Points of Algebraic Sets over Finite Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 219, pp.5117-5136. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpaa.2015.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bounds on class number and estimation for any step of towers of algebraic function fields over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seher Tutdere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moscow Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.653-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds on the number of rational points of Jacobians over finite fields and application to algebraic function fields in towers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seher Tutdere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moscow Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.425-433. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17323/1609-4514-2015-15-3-425-433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On low weight codewords of generalized affine and projective Reed-Muller codes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.271-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds on the class number of algebraic function fields defined over any finite field. Journal de Théorie des nombres de Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (3), pp.505_540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on a Yao's theorem about pseudo-random generators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.189-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Families of curves over any finite field attaining the generalized Drinfeld-Vladut bound.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de Besançon. Algèbre et Théorie des Nombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoration du nombre de classes des corps de fonctions algébriques définis sur un corps fini.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 349, pp.709-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the existence of dimension zero divisors in algebraic function fields defined over F_q.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ritzenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Arithmetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 143 (4), pp.377-392. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4064/aa143-4-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the existence of dimension zero divisors in algebraic function fields defined over Fq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ritzenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Arithmetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 143 (4), pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The second weight of generalized Reed-Muller codes in most cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.19-40. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-009-0014-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group structure on projective spaces and cyclic codes over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany-Jack Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (2), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/ffta.1999.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynômes homogènes à plusieurs variables sur un corps fini Fq qui s'annulent sur l'espace projectif Pm (Fq)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany-Jack Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage & cryptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany-Jack Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 124, pp.227-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the number of effective divisors in algebraic function fields defined over a finite field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arithmetic, Geometry, Cryptography and Coding Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/conm/770/15429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digital Signature Scheme Based on Two Hard Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Poulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation, Cryptography, and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomnes in Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation, Cryptography, and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Key Forwarding Protocol for Secure Communicating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Atighehchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Timisoara, Romania. pp.339-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On an application of the definition field descent of a tower of function fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lebrigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arithmetic, Geometry and Coding Theory (AGCT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France. pp.187-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la mesure et de l'intégration - Cours et exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2017, Collection Références Sciences, Paul de Laboulaye, 9782340-017467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie projective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 9782340005051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Parallel and Distributed Computing ISPDC 2014, IEEE Computer Society, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Mugwaneza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographie : principes et mises en oeuvre - 2e édition revue et augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences Publications, pp.462, 2012, Informatique, Jean-Charles Pomerol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arithmetic, Geometry, Cryptography and Coding Theory 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">521, 2010, Contemporary Mathematics, AMS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographie : Principes et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences Publications, pp.414, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Transfer of Personal Data Achieving Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bonnecaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mathematics and Variational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-32, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44625-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi de la cryptographie pour la sécurisation des données sur clés USB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE WEIL DESCENT OF ARTIN-SCHREIER ALGEBRAIC FUNCTION FIELDS OVER FINITE FIELDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tensor rank of multiplication in finite extensions of finite fields and related issues in algebraic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chaumine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pieltant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Randriambololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tensor rank of multiplication in finite extensions of finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chaumine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pieltant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUIT TENSORIEL D'ESPACES VECTORIELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2023, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions de Möbius -Formule de Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. En ligne, France. 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ORGANISATION DE LA CRYPTOLOGIE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. Oujda (Maroc), 2009, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00420483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux discrets périodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Signaux discrets périoqiquess, En ligne, France. 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A52627F"/>
+    <w:nsid w:val="0C22F326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-rolland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029621100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rolland_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1070/RM9928" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1090/mcom/3230" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1090/conm/770" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.selmer.uib.no/WCC2013/PreProceedings.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pieltant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chaumine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Randriambololona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/RM9928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Abdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-016-0311-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Atighehchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2693185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnecaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Atighehchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lachaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2015.05.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seher Tutdere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1609-4514-2015-15-3-425-433" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa143-4-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ballet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-009-0014-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany-Jack Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ffta.1999.0268" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00767463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00767441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/770/15429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Poulakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Muntean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parlanti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lebrigand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Mugwaneza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kohel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44625-3_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00420483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robert-rolland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029621100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rolland_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1070/RM9928" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1090/mcom/3230" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1090/conm/770" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.selmer.uib.no/WCC2013/PreProceedings.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pieltant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chaumine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Randriambololona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/RM9928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Atighehchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rolland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2693185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Abdon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-016-0311-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnecaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Atighehchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lachaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2015.05.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seher Tutdere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1609-4514-2015-15-3-425-433" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa143-4-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ballet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-009-0014-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany-Jack Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ffta.1999.0268" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00767463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00767441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/770/15429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Poulakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Muntean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parlanti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lebrigand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Mugwaneza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kohel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44625-3_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00420483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>