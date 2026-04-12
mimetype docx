--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di-phosphorylated BAF shows altered structural dynamics and binding to DNA, but interacts with its nuclear envelope partners</w:t>
+                <w:t xml:space="preserve">Mambalgin-1 pain-relieving peptide locks the hinge between α4 and α5 helices to inhibit rat Acid-Sensing Ion Channel 1a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Marcelot</w:t>
+                <w:t xml:space="preserve">Miguel Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Petitalot</w:t>
+                <w:t xml:space="preserve">Pascal Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ropars</w:t>
+                <w:t xml:space="preserve">Dominique Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Le du</w:t>
+                <w:t xml:space="preserve">Daad Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Samson</w:t>
+                <w:t xml:space="preserve">Nicolo Tonali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (7), pp.3841-3855. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.108453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2021.108453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03247357v1</w:t>
+                <w:t xml:space="preserve">hal-03115234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mambalgin-1 pain-relieving peptide locks the hinge between α4 and α5 helices to inhibit rat Acid-Sensing Ion Channel 1a</w:t>
+                <w:t xml:space="preserve">Di-phosphorylated BAF shows altered structural dynamics and binding to DNA, but interacts with its nuclear envelope partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Salinas</w:t>
+                <w:t xml:space="preserve">Agathe Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kessler</w:t>
+                <w:t xml:space="preserve">Ambre Petitalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Douguet</w:t>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daad Sarraf</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Le du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolo Tonali</w:t>
+                <w:t xml:space="preserve">Camille Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185, pp.108453. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (7), pp.3841-3855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2021.108453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115234v1</w:t>
+                <w:t xml:space="preserve">cea-03247357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand‐directed modification of active matrix metalloproteases: activity‐based probes with no photolabile group</w:t>
               </w:r>
@@ -2633,402 +2633,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01989670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxorhenium-Mediated Assembly of Noncyclic Selective Integrin Antagonists: A Combinatorial Approach</w:t>
+                <w:t xml:space="preserve">Stabilization of HIV-1 Envelope in the CD4-bound Conformation through Specific Cross-linking of a CD4 Mimetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Aufort</w:t>
+                <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Gonera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Gal</w:t>
+                <w:t xml:space="preserve">Brian Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Czarny</w:t>
+                <w:t xml:space="preserve">Antu Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Le Clainche</w:t>
+                <w:t xml:space="preserve">Olivier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (4), pp.583-592</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (24), pp.21706-21716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02000371v1</w:t>
+                <w:t xml:space="preserve">cea-01989703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of HIV-1 Envelope in the CD4-bound Conformation through Specific Cross-linking of a CD4 Mimetic</w:t>
+                <w:t xml:space="preserve">Oxorhenium-Mediated Assembly of Noncyclic Selective Integrin Antagonists: A Combinatorial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Martin</w:t>
+                <w:t xml:space="preserve">Marie Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Burke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Thai</w:t>
+                <w:t xml:space="preserve">Marta Gonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antu Dey</w:t>
+                <w:t xml:space="preserve">Bertrand Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Combes</w:t>
+                <w:t xml:space="preserve">Loic Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 286 (24), pp.21706-21716</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.583-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01989703v1</w:t>
+                <w:t xml:space="preserve">cea-01989787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxorhenium-Mediated Assembly of Noncyclic Selective Integrin Antagonists: A Combinatorial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (4), pp.583-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01989787v1</w:t>
+                <w:t xml:space="preserve">cea-02000371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodipeptide synthases, a family of class-I aminoacyl-tRNA synthetase-like enzymes involved in non-ribosomal peptide synthesis</w:t>
               </w:r>
@@ -3148,103 +3148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxorhenium-Mediated Assembly of Noncyclic Selective Integrin Antagonists: A Combinatorial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (4), pp.583-592</w:t>
@@ -3273,103 +3273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, in vitro screening and in vivo evaluation of cyclic RGD analogs cyclized through oxorhenium and oxotechnetium coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lelait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (5), pp.1779-1788</w:t>
@@ -4340,51 +4340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Modification of Matrix Metalloproteinases by a Photoaffinity Probe: Influence of Nucleophilicity and Flexibility of the Residue in Position 241</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dabert-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,51 +4590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Determinants of Matrix Metalloproteinase-12 Covalent Modification by a Photoaffinity Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dabert-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,51 +6476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752446v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ch&#233;rot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Pred&#8217;homme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;odoro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis-William Tohon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Patiniotis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03247357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Petitalot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le&#160;du" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Salinas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daad Sarraf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Tonali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2021.108453" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965993v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kaminska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruyat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doladilhe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cassar-Lajeunesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202106117" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gondry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Babin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decuypere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riomet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bregant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06070c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712536" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarach Mesbah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06660-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaullier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buisson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle B Jacques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Witwinowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darbon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1868" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Galat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Stura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01098814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Seguin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Favry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lamthanh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063449" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fonvielle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Le Du" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecoq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.443853" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02100032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nozach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pereira Ramos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-37" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Chuong Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00512-13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clavaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aufort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Czarny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Clainche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Burke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antu Dey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989787v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lelait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouget" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arhamatoulaye Ma&#239;ga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Masuyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00966.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quinton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rekik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lluel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00532.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raffy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Agez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100031a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Stocklin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Pflugfelder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Amouroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.175" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Du" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fielding" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lequin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812191106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dabert-Gay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lajeunesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Nagase" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Moine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drevet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02003381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bernard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondoulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Drumare" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheinmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf071424g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q03NRSF9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02003859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oppilliart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coirier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salcedo-Serna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.051" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58V1ZTC7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665937v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cheneval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gaertner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2853" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20532Q5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016010v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peduzzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400228200" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193986v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Lay Poh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunmozhiarasi Armugam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.03113.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038950v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#233;onetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cotton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leroy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Drevet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e M&#233;nez Claudio Vita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00844-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368306v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dive" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752446v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ch&#233;rot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Pred&#8217;homme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;odoro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis-William Tohon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Patiniotis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Salinas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daad Sarraf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Tonali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2021.108453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03247357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Petitalot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le&#160;du" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965993v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kaminska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruyat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doladilhe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cassar-Lajeunesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202106117" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gondry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Babin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decuypere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riomet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bregant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06070c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712536" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarach Mesbah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06660-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaullier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buisson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle B Jacques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Witwinowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darbon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1868" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Galat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Stura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01098814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Seguin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Favry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lamthanh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063449" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fonvielle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Le Du" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecoq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.443853" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02100032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nozach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pereira Ramos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-37" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Chuong Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00512-13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clavaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Burke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antu Dey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989787v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aufort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Czarny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Clainche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lelait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouget" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arhamatoulaye Ma&#239;ga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Masuyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00966.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quinton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rekik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lluel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00532.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raffy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Agez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100031a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Stocklin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Pflugfelder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Amouroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.175" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Du" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fielding" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lequin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812191106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dabert-Gay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lajeunesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Nagase" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Moine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drevet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02003381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bernard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondoulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Drumare" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheinmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf071424g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q03NRSF9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02003859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oppilliart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coirier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salcedo-Serna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.051" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58V1ZTC7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665937v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cheneval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gaertner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2853" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20532Q5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016010v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peduzzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400228200" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193986v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Lay Poh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunmozhiarasi Armugam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.03113.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038950v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#233;onetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cotton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leroy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Drevet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e M&#233;nez Claudio Vita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00844-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368306v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dive" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>