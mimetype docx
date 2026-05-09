--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -2633,359 +2633,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01989670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of HIV-1 Envelope in the CD4-bound Conformation through Specific Cross-linking of a CD4 Mimetic</w:t>
+                <w:t xml:space="preserve">Oxorhenium-Mediated Assembly of Noncyclic Selective Integrin Antagonists: A Combinatorial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Martin</w:t>
+                <w:t xml:space="preserve">Marie Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Burke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Thai</w:t>
+                <w:t xml:space="preserve">Marta Gonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antu Dey</w:t>
+                <w:t xml:space="preserve">Bertrand Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Combes</w:t>
+                <w:t xml:space="preserve">Loic Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 286 (24), pp.21706-21716</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.583-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01989703v1</w:t>
+                <w:t xml:space="preserve">cea-01989787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxorhenium-Mediated Assembly of Noncyclic Selective Integrin Antagonists: A Combinatorial Approach</w:t>
+                <w:t xml:space="preserve">Stabilization of HIV-1 Envelope in the CD4-bound Conformation through Specific Cross-linking of a CD4 Mimetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Aufort</w:t>
+                <w:t xml:space="preserve">Grégoire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Gonera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Gal</w:t>
+                <w:t xml:space="preserve">Brian Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Czarny</w:t>
+                <w:t xml:space="preserve">Antu Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Le Clainche</w:t>
+                <w:t xml:space="preserve">Olivier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (4), pp.583-592</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (24), pp.21706-21716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01989787v1</w:t>
+                <w:t xml:space="preserve">cea-01989703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxorhenium-Mediated Assembly of Noncyclic Selective Integrin Antagonists: A Combinatorial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (4), pp.583-592</w:t>
@@ -3148,103 +3148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxorhenium-Mediated Assembly of Noncyclic Selective Integrin Antagonists: A Combinatorial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (4), pp.583-592</w:t>
@@ -3273,103 +3273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, in vitro screening and in vivo evaluation of cyclic RGD analogs cyclized through oxorhenium and oxotechnetium coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lelait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (5), pp.1779-1788</w:t>
@@ -3392,429 +3392,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01989729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a novel snake peptide toxin displaying high affinity and antagonist behaviour for the α(2) -adrenoceptors.</w:t>
+                <w:t xml:space="preserve">Isolation and pharmacological characterization of AdTx1, a natural peptide displaying specific insurmountable antagonism of the alpha(1A)-adrenoceptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rouget</w:t>
+                <w:t xml:space="preserve">L. Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quinton</w:t>
+                <w:t xml:space="preserve">Emmanuelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arhamatoulaye Maïga</w:t>
+                <w:t xml:space="preserve">A. Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gales</w:t>
+                <w:t xml:space="preserve">M. Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Masuyer</w:t>
+                <w:t xml:space="preserve">P. Lluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">, 2010, 159 (2), pp.316-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2010.00966.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2009.00532.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528529v1</w:t>
+                <w:t xml:space="preserve">hal-00426559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and pharmacological characterization of AdTx1, a natural peptide displaying specific insurmountable antagonism of the alpha(1A)-adrenoceptor.</w:t>
+                <w:t xml:space="preserve">Footprinting of protein interactions by tritium labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Quinton</w:t>
+                <w:t xml:space="preserve">Guillaume Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Girard</w:t>
+                <w:t xml:space="preserve">Quentin Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maiga</w:t>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rekik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lluel</w:t>
+                <w:t xml:space="preserve">Morgane Agez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 159 (2), pp.316-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2009.00532.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 159 (2), pp.316-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi100031a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426559v1</w:t>
+                <w:t xml:space="preserve">cea-02000386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprinting of protein interactions by tritium labeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a novel snake peptide toxin displaying high affinity and antagonist behaviour for the α(2) -adrenoceptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mousseau</w:t>
+                <w:t xml:space="preserve">Loïc Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Raffy</w:t>
+                <w:t xml:space="preserve">Arhamatoulaye Maïga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Céline Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Agez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Thai</w:t>
+                <w:t xml:space="preserve">Geoffrey Masuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 159 (2), pp.316-325. </w:t>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi100031a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2010.00966.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02000386v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural identification by mass spectrometry of a novel antimicrobial peptide from the venom of the solitary bee Osmia rufa (Hymenoptera: Megachilidae)</w:t>
               </w:r>
@@ -3925,466 +3925,466 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and pharmacological characterization of AdTx1, a natural peptide displaying specific insurmountable antagonism of the α1A-adrenoceptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 159 (2), pp.316-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2009.00532.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02000545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodipeptide synthases are a family of tRNA-dependent peptide bond–forming enzymes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and structural basis of the reaction catalyzed by CYP121, an essential cytochrome P450 in Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Amouroux</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fielding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchembio.175⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (18), pp.7426-7431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0812191106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02000100v1</w:t>
+                <w:t xml:space="preserve">cea-01997903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and structural basis of the reaction catalyzed by CYP121, an essential cytochrome P450 in Mycobacterium tuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclodipeptide synthases are a family of tRNA-dependent peptide bond–forming enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gondry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Lequin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jacquet</w:t>
+                <w:t xml:space="preserve">Rachel Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (18), pp.7426-7431. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (6), pp.414-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0812191106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01997903v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02000100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Modification of Matrix Metalloproteinases by a Photoaffinity Probe: Influence of Nucleophilicity and Flexibility of the Residue in Position 241</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dabert-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,51 +4590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Determinants of Matrix Metalloproteinase-12 Covalent Modification by a Photoaffinity Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dabert-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,51 +6476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752446v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ch&#233;rot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Pred&#8217;homme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;odoro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis-William Tohon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Patiniotis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Salinas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daad Sarraf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Tonali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2021.108453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03247357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Petitalot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le&#160;du" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965993v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kaminska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruyat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doladilhe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cassar-Lajeunesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202106117" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gondry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Babin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decuypere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riomet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bregant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06070c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712536" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarach Mesbah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06660-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaullier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buisson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle B Jacques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Witwinowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darbon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1868" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Galat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Stura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01098814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Seguin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Favry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lamthanh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063449" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fonvielle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Le Du" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecoq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.443853" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02100032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nozach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pereira Ramos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-37" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Chuong Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00512-13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clavaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Burke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antu Dey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989787v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aufort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Czarny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Clainche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lelait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouget" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arhamatoulaye Ma&#239;ga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Masuyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00966.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quinton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rekik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lluel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00532.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raffy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Agez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100031a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Stocklin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Pflugfelder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Amouroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.175" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Du" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fielding" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lequin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812191106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dabert-Gay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lajeunesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Nagase" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Moine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drevet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02003381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bernard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondoulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Drumare" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheinmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf071424g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q03NRSF9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02003859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oppilliart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coirier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salcedo-Serna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.051" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58V1ZTC7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665937v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cheneval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gaertner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2853" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20532Q5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016010v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peduzzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400228200" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193986v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Lay Poh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunmozhiarasi Armugam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.03113.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038950v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#233;onetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cotton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leroy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Drevet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e M&#233;nez Claudio Vita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00844-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368306v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dive" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752446v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ch&#233;rot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Pred&#8217;homme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;odoro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis-William Tohon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Patiniotis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Salinas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daad Sarraf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Tonali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2021.108453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03247357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Petitalot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le&#160;du" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965993v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kaminska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bruyat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doladilhe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cassar-Lajeunesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202106117" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gondry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Babin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decuypere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riomet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bregant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06070c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712536" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarach Mesbah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06660-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaullier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Buisson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle B Jacques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Witwinowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darbon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1868" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Galat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Stura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01098814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Seguin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Favry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lamthanh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063449" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fonvielle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Le Du" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecoq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.443853" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02100032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nozach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pereira Ramos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-37" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Chuong Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00512-13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clavaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dugave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989787v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aufort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Czarny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Clainche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Burke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antu Dey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lelait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426559v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quinton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rekik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lluel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00532.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000386v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raffy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Agez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100031a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arhamatoulaye Ma&#239;ga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gales" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Masuyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00966.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Stocklin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Pflugfelder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Le Du" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fielding" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lequin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812191106" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000100v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Amouroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.175" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dabert-Gay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lajeunesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Nagase" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02000592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Moine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drevet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01997014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02003381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bernard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondoulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Drumare" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheinmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf071424g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q03NRSF9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02003859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oppilliart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coirier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salcedo-Serna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.051" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58V1ZTC7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665937v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cheneval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Menin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gaertner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2853" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20532Q5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016010v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peduzzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400228200" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193986v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Lay Poh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunmozhiarasi Armugam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.03113.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038950v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#233;onetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cotton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leroy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Drevet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e M&#233;nez Claudio Vita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00844-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368306v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dive" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>