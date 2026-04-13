--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -3038,409 +3038,409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3 chemin de Ventenac, Vieille-Toulouse, Haute-Garonne, Occitanie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Saint-Aignan. Vacquiès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2018</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984355v1</w:t>
+                <w:t xml:space="preserve">hal-01991119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Cayrac, Chemin du Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Saint-Aignan. Vacquiès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3 chemin de Ventenac, Vieille-Toulouse, Haute-Garonne, Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991119v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Haute-Garonne, Revel. Beauséjour</w:t>
+                <w:t xml:space="preserve">Occitanie, Tarn, Lautrec, Chemin de Peyrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991139v1</w:t>
+                <w:t xml:space="preserve">hal-01991127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Tarn, Lautrec, Chemin de Peyrolles</w:t>
+                <w:t xml:space="preserve">Occitanie, Haute-Garonne, Revel. Beauséjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991127v1</w:t>
+                <w:t xml:space="preserve">hal-01991139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Cayrac Nord</w:t>
               </w:r>
@@ -4532,485 +4532,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Vieille-Toulouse. 9, chemin de Ventenac</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Bessières. En Naudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990990v1</w:t>
+                <w:t xml:space="preserve">hal-01991005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Bessières. En Naudou</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Vieille-Toulouse. 9, chemin de Ventenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991005v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12, chemin de la Flambère - Toulouse (31). Nouvelles données sur l'occupation de Saint-Michel-du-Touch</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Gragnague. ZAC de Gragnague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Wattez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Briand</w:t>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990864v1</w:t>
+                <w:t xml:space="preserve">hal-01990970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Gragnague. ZAC de Gragnague</w:t>
+                <w:t xml:space="preserve">12, chemin de la Flambère - Toulouse (31). Nouvelles données sur l'occupation de Saint-Michel-du-Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Catalo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marty</w:t>
+                <w:t xml:space="preserve">Aline Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990970v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude, Fontiès-d'Aude, Domaine de la Pièce d'Alquier. Un nouveau jalon pour les recherches sur le &amp;quot;phénomène campaniforme</w:t>
               </w:r>
@@ -5628,229 +5628,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castres (Tarn), &amp;quot;Saint-Martial sud&amp;quot; : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Toulouse (Haute-Garonne), 6-8 place Esquirol, Le temple du forum et ses abords : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">4114007501, Inrap GSO. 2005, 39 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4114012201, Inrap GSO. 2005, 2 vol. (120 p., 68 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180259v1</w:t>
+                <w:t xml:space="preserve">hal-04180228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse (Haute-Garonne), 6-8 place Esquirol, Le temple du forum et ses abords : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Castres (Tarn), &amp;quot;Saint-Martial sud&amp;quot; : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arnoux</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">4114012201, Inrap GSO. 2005, 2 vol. (120 p., 68 p.)</w:t>
+                <w:t xml:space="preserve">Fabien Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4114007501, Inrap GSO. 2005, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180228v1</w:t>
+                <w:t xml:space="preserve">hal-04180259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castelnau-d’Estrétefonds (Haute-Garonne), Le site néolithique de Fontréal. un exemple d’occupation en zone humide dans la vallée de la Garonne : rapport de fouilles</w:t>
               </w:r>
@@ -6215,51 +6215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AB5EE98"/>
+    <w:nsid w:val="5969B331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6446,51 +6446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Luzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Luzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>