--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -3038,277 +3038,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Saint-Aignan. Vacquiès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3 chemin de Ventenac, Vieille-Toulouse, Haute-Garonne, Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991119v1</w:t>
+                <w:t xml:space="preserve">hal-01984355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Cayrac, Chemin du Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3 chemin de Ventenac, Vieille-Toulouse, Haute-Garonne, Occitanie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Saint-Aignan. Vacquiès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01984355v1</w:t>
+                <w:t xml:space="preserve">hal-01991119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Tarn, Lautrec, Chemin de Peyrolles</w:t>
               </w:r>
@@ -4746,498 +4746,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Gragnague. ZAC de Gragnague</w:t>
+                <w:t xml:space="preserve">12, chemin de la Flambère - Toulouse (31). Nouvelles données sur l'occupation de Saint-Michel-du-Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Catalo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marty</w:t>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990970v1</w:t>
+                <w:t xml:space="preserve">hal-01990864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12, chemin de la Flambère - Toulouse (31). Nouvelles données sur l'occupation de Saint-Michel-du-Touch</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Gragnague. ZAC de Gragnague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01990864v1</w:t>
+                <w:t xml:space="preserve">hal-01990970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude, Fontiès-d'Aude, Domaine de la Pièce d'Alquier. Un nouveau jalon pour les recherches sur le &amp;quot;phénomène campaniforme</w:t>
+                <w:t xml:space="preserve">Saint-Jory et Bruguières, Haute-Garonne (31). Les Bringuiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Wattez</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Viarouge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Meditérranée. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990817v1</w:t>
+                <w:t xml:space="preserve">hal-01990958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Jory et Bruguières, Haute-Garonne (31). Les Bringuiers</w:t>
+                <w:t xml:space="preserve">Aude, Fontiès-d'Aude, Domaine de la Pièce d'Alquier. Un nouveau jalon pour les recherches sur le &amp;quot;phénomène campaniforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marty</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Viarouge</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Meditérranée. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990958v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station d’épuration de l’Aussonnelle à Seilh, Château Percin, Haute-Garonne</w:t>
               </w:r>
@@ -5628,229 +5628,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse (Haute-Garonne), 6-8 place Esquirol, Le temple du forum et ses abords : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Castres (Tarn), &amp;quot;Saint-Martial sud&amp;quot; : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arnoux</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">4114012201, Inrap GSO. 2005, 2 vol. (120 p., 68 p.)</w:t>
+                <w:t xml:space="preserve">Fabien Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4114007501, Inrap GSO. 2005, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180228v1</w:t>
+                <w:t xml:space="preserve">hal-04180259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castres (Tarn), &amp;quot;Saint-Martial sud&amp;quot; : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Toulouse (Haute-Garonne), 6-8 place Esquirol, Le temple du forum et ses abords : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">4114007501, Inrap GSO. 2005, 39 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4114012201, Inrap GSO. 2005, 2 vol. (120 p., 68 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180259v1</w:t>
+                <w:t xml:space="preserve">hal-04180228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castelnau-d’Estrétefonds (Haute-Garonne), Le site néolithique de Fontréal. un exemple d’occupation en zone humide dans la vallée de la Garonne : rapport de fouilles</w:t>
               </w:r>
@@ -6215,51 +6215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5969B331"/>
+    <w:nsid w:val="34CCD31D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6446,51 +6446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Luzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Luzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>