--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -3038,277 +3038,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3 chemin de Ventenac, Vieille-Toulouse, Haute-Garonne, Occitanie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Saint-Aignan. Vacquiès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2018</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984355v1</w:t>
+                <w:t xml:space="preserve">hal-01991119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Cayrac, Chemin du Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Tarn-et-Garonne, Saint-Aignan. Vacquiès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3 chemin de Ventenac, Vieille-Toulouse, Haute-Garonne, Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991119v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Tarn, Lautrec, Chemin de Peyrolles</w:t>
               </w:r>
@@ -4243,211 +4243,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Vieille-Toulouse. 3, chemin de Ventenac</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Cambiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991037v1</w:t>
+                <w:t xml:space="preserve">hal-01991020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Cambiac</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Vieille-Toulouse. 3, chemin de Ventenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991020v1</w:t>
+                <w:t xml:space="preserve">hal-01991037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvertes sur le site de Grèzes : un établissement rural gaulois, des vestiges du Bas-Empire et d'une tuilerie du XVIIe s. : Aude, Carcassonne, Les jardins de Grèze</w:t>
               </w:r>
@@ -4746,271 +4746,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12, chemin de la Flambère - Toulouse (31). Nouvelles données sur l'occupation de Saint-Michel-du-Touch</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Gragnague. ZAC de Gragnague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Wattez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Briand</w:t>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990864v1</w:t>
+                <w:t xml:space="preserve">hal-01990970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées, Haute-Garonne, Gragnague. ZAC de Gragnague</w:t>
+                <w:t xml:space="preserve">12, chemin de la Flambère - Toulouse (31). Nouvelles données sur l'occupation de Saint-Michel-du-Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Catalo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marty</w:t>
+                <w:t xml:space="preserve">Aline Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990970v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Jory et Bruguières, Haute-Garonne (31). Les Bringuiers</w:t>
               </w:r>
@@ -5628,229 +5628,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castres (Tarn), &amp;quot;Saint-Martial sud&amp;quot; : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Toulouse (Haute-Garonne), 6-8 place Esquirol, Le temple du forum et ses abords : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">4114007501, Inrap GSO. 2005, 39 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4114012201, Inrap GSO. 2005, 2 vol. (120 p., 68 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180259v1</w:t>
+                <w:t xml:space="preserve">hal-04180228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse (Haute-Garonne), 6-8 place Esquirol, Le temple du forum et ses abords : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Castres (Tarn), &amp;quot;Saint-Martial sud&amp;quot; : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arnoux</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">4114012201, Inrap GSO. 2005, 2 vol. (120 p., 68 p.)</w:t>
+                <w:t xml:space="preserve">Fabien Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4114007501, Inrap GSO. 2005, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180228v1</w:t>
+                <w:t xml:space="preserve">hal-04180259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castelnau-d’Estrétefonds (Haute-Garonne), Le site néolithique de Fontréal. un exemple d’occupation en zone humide dans la vallée de la Garonne : rapport de fouilles</w:t>
               </w:r>
@@ -6215,51 +6215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34CCD31D"/>
+    <w:nsid w:val="17A37DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6446,51 +6446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Luzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Luzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>