--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -981,51 +981,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Ghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (3), pp.793-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2009.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">