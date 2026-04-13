--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -314,385 +314,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire à plusieurs, individualiser la figure de l’auteur.</w:t>
+                <w:t xml:space="preserve">La tragique fin des experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Calba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Identités du chercheur et narrations en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Pour une recherche scientifique responsable. 2e colloque.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sciences Citoyennes, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02175486v1</w:t>
+                <w:t xml:space="preserve">hal-02175894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tragique fin des experts</w:t>
+                <w:t xml:space="preserve">Écrire à plusieurs, individualiser la figure de l’auteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Calba</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une recherche scientifique responsable. 2e colloque.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Sciences Citoyennes, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Identités du chercheur et narrations en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175894v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02175486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communications publiques d’expertises scientifiques dans le cadre de controverses environnementales : les discours de scientifiques envisagés comme paroles militantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Expertises collectives de chercheurs et controverses publiques : neutralisation et engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Birgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Paroles militantes dans les controverses environnementales. Constructions, légitimations, limites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; CREM, Nov 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">85ème congrès de l’Association Canadienne-Française pour l’Avancement des Sciences - Et si la recherche scientifique ne pouvait pas être neutre !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Canadienne-Française pour l’Avancement des Sciences; Université Mc Gill, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739440v1</w:t>
+                <w:t xml:space="preserve">hal-01740439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertises collectives de chercheurs et controverses publiques : neutralisation et engagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communications publiques d’expertises scientifiques dans le cadre de controverses environnementales : les discours de scientifiques envisagés comme paroles militantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85ème congrès de l’Association Canadienne-Française pour l’Avancement des Sciences - Et si la recherche scientifique ne pouvait pas être neutre !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Canadienne-Française pour l’Avancement des Sciences; Université Mc Gill, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Les Paroles militantes dans les controverses environnementales. Constructions, légitimations, limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; CREM, Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740439v1</w:t>
+                <w:t xml:space="preserve">hal-01739440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication de chercheurs et controverse environnementale : quelle place pour les conflits d’intérêts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1167,311 +1167,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralisation et engagement dans des controverses publiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Langagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Calba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Brière; Mélissa Lieutenant-Gosselin; Florence Piron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et si la recherche scientifique ne pouvait pas être neutre?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions sciences et bien commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 978-2-924661-52-9</w:t>
+              <w:t xml:space="preserve">, pp.355-419, 2019, 978-2-924661-52-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739422v1</w:t>
+                <w:t xml:space="preserve">halshs-02175928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Calba</w:t>
+                <w:t xml:space="preserve">Les discours de scientifiques envisagés comme paroles militantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurence Brière; Mélissa Lieutenant-Gosselin; Florence Piron. </w:t>
+              <w:t xml:space="preserve">Vincent Carlino; Marieke Stein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Et si la recherche scientifique ne pouvait pas être neutre?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.355-419, 2019, 978-2-924661-52-9</w:t>
+              <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Série Actes (37), PUN - Éditions universitaires de Lorraine, pp.145-160, 2019, Questions de communication, 978-2-8143-0530-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02175928v1</w:t>
+                <w:t xml:space="preserve">hal-02175943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours de scientifiques envisagés comme paroles militantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Neutralisation et engagement dans des controverses publiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Birgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vincent Carlino; Marieke Stein. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Brière; Mélissa Lieutenant-Gosselin; Florence Piron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Série Actes (37), PUN - Éditions universitaires de Lorraine, pp.145-160, 2019, Questions de communication, 978-2-8143-0530-4</w:t>
+              <w:t xml:space="preserve">Et si la recherche scientifique ne pouvait pas être neutre?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions sciences et bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-924661-52-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175943v1</w:t>
+                <w:t xml:space="preserve">hal-01739422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1626,51 +1626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birg&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.9179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crocitti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Richet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kasztelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/neutralite/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birg&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.9179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crocitti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Richet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kasztelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/neutralite/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>