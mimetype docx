--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -118,191 +118,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art d’avoir toujours raison... de vouloir en discuter</w:t>
+                <w:t xml:space="preserve">Frédéric Landragin, Comment parler à un alien ? Langage et linguistique dans la science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.424-427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02560321v1</w:t>
+                <w:t xml:space="preserve">hal-02366253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Landragin, Comment parler à un alien ? Langage et linguistique dans la science-fiction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’art d’avoir toujours raison... de vouloir en discuter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Calba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.9179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02366253v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02560321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -320,64 +320,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tragique fin des experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Calba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une recherche scientifique responsable. 2e colloque.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Sciences Citoyennes, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -402,51 +402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire à plusieurs, individualiser la figure de l’auteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -484,51 +484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertises collectives de chercheurs et controverses publiques : neutralisation et engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -579,51 +579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications publiques d’expertises scientifiques dans le cadre de controverses environnementales : les discours de scientifiques envisagés comme paroles militantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Paroles militantes dans les controverses environnementales. Constructions, légitimations, limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine; CREM, Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -661,51 +661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication de chercheurs et controverse environnementale : quelle place pour les conflits d’intérêts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -743,51 +743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications de chercheurs en situation d'expertise collective à propos de controverses socio-scientifiques : analyse comparative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Science, innovation, technique et société ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CR 29 de l’Association internationale des sociologues de langue française et RT 29 de l’Association française de sociologie, Jul 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -812,64 +812,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi “on” a raison et tu as tort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Calba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche impliquée ou pour quoi construire une science universitaire ? Analyse engagée des méthodologies multidisciplinaires scientifiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège Doctoral Européen, Feb 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -926,51 +926,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire Sokal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée Épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1027,64 +1027,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science-Fiction. Manifeste n°2 pour une recherche impliquée devenue engagée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Calba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crocitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1173,64 +1173,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Calba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Brière; Mélissa Lieutenant-Gosselin; Florence Piron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et si la recherche scientifique ne pouvait pas être neutre?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1285,51 +1285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de scientifiques envisagés comme paroles militantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Carlino; Marieke Stein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Série Actes (37), PUN - Éditions universitaires de Lorraine, pp.145-160, 2019, Questions de communication, 978-2-8143-0530-4</w:t>
@@ -1358,51 +1358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralisation et engagement dans des controverses publiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,51 +1626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birg&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.9179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crocitti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Richet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kasztelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/neutralite/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birg&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560321v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.9179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crocitti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Richet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kasztelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/neutralite/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>