--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -118,191 +118,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Landragin, Comment parler à un alien ? Langage et linguistique dans la science-fiction</w:t>
+                <w:t xml:space="preserve">L’art d’avoir toujours raison... de vouloir en discuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Calba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.9179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366253v1</w:t>
+                <w:t xml:space="preserve">halshs-02560321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art d’avoir toujours raison... de vouloir en discuter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Frédéric Landragin, Comment parler à un alien ? Langage et linguistique dans la science-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.424-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.9179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02560321v1</w:t>
+                <w:t xml:space="preserve">hal-02366253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -314,234 +314,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tragique fin des experts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Écrire à plusieurs, individualiser la figure de l’auteur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Calba</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une recherche scientifique responsable. 2e colloque.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Sciences Citoyennes, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Identités du chercheur et narrations en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175894v1</w:t>
+                <w:t xml:space="preserve">halshs-02175486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire à plusieurs, individualiser la figure de l’auteur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tragique fin des experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Birgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Birgé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
+                <w:t xml:space="preserve">Sarah Calba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Identités du chercheur et narrations en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Pour une recherche scientifique responsable. 2e colloque.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sciences Citoyennes, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02175486v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertises collectives de chercheurs et controverses publiques : neutralisation et engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85ème congrès de l’Association Canadienne-Française pour l’Avancement des Sciences - Et si la recherche scientifique ne pouvait pas être neutre !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Canadienne-Française pour l’Avancement des Sciences; Université Mc Gill, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -566,64 +566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications publiques d’expertises scientifiques dans le cadre de controverses environnementales : les discours de scientifiques envisagés comme paroles militantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Paroles militantes dans les controverses environnementales. Constructions, légitimations, limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine; CREM, Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -648,64 +648,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication de chercheurs et controverse environnementale : quelle place pour les conflits d’intérêts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -743,51 +743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications de chercheurs en situation d'expertise collective à propos de controverses socio-scientifiques : analyse comparative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Science, innovation, technique et société ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CR 29 de l’Association internationale des sociologues de langue française et RT 29 de l’Association française de sociologie, Jul 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -812,64 +812,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi “on” a raison et tu as tort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Birgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Calba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche impliquée ou pour quoi construire une science universitaire ? Analyse engagée des méthodologies multidisciplinaires scientifiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège Doctoral Européen, Feb 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -926,51 +926,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire Sokal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée Épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1027,64 +1027,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science-Fiction. Manifeste n°2 pour une recherche impliquée devenue engagée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Birgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Calba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crocitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1167,169 +1167,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Calba</w:t>
+                <w:t xml:space="preserve">Neutralisation et engagement dans des controverses publiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Birgé</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Brière; Mélissa Lieutenant-Gosselin; Florence Piron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et si la recherche scientifique ne pouvait pas être neutre?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions sciences et bien commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.355-419, 2019, 978-2-924661-52-9</w:t>
+              <w:t xml:space="preserve">, 2019, 978-2-924661-52-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02175928v1</w:t>
+                <w:t xml:space="preserve">hal-01739422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de scientifiques envisagés comme paroles militantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Carlino; Marieke Stein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Série Actes (37), PUN - Éditions universitaires de Lorraine, pp.145-160, 2019, Questions de communication, 978-2-8143-0530-4</w:t>
@@ -1352,126 +1352,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralisation et engagement dans des controverses publiques.</w:t>
+                <w:t xml:space="preserve">Langagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Calba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robin Birgé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Brière; Mélissa Lieutenant-Gosselin; Florence Piron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et si la recherche scientifique ne pouvait pas être neutre?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions sciences et bien commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 978-2-924661-52-9</w:t>
+              <w:t xml:space="preserve">, pp.355-419, 2019, 978-2-924661-52-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739422v1</w:t>
+                <w:t xml:space="preserve">halshs-02175928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1626,51 +1626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birg&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560321v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.9179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crocitti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Richet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kasztelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/neutralite/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birg&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.9179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crocitti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Richet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kasztelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/neutralite/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>