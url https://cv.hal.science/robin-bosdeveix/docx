--- v0 (2026-04-06)
+++ v1 (2026-05-05)
@@ -1154,178 +1154,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des microoganismes dans la formation des élèves</w:t>
+                <w:t xml:space="preserve">La mobilisation de l'Éducation nationale dans la lutte contre l'homophobie et la transphobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bosdeveix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFPSVT Microbes et interactions (MNHN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Table ronde de la Journée internationale contre l'homophobie et la transphobie (ESPE de Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334755v1</w:t>
+                <w:t xml:space="preserve">hal-03334757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation de l'Éducation nationale dans la lutte contre l'homophobie et la transphobie</w:t>
+                <w:t xml:space="preserve">La place des microoganismes dans la formation des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bosdeveix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde de la Journée internationale contre l'homophobie et la transphobie (ESPE de Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque AFPSVT Microbes et interactions (MNHN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334757v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SVT dans le nouveau lycée : entre enseignement de spécialité et enseignement scientifique</w:t>
               </w:r>
@@ -1374,221 +1374,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les raisonnements des étudiants concernant les végétaux</w:t>
+                <w:t xml:space="preserve">Self-reported teaching pratices when implemented The French Vigie-Nature Ecole program of citizen science.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bosdeveix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crépin-Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFPSVT "Les végétaux revisités" (Muséum national d'Histoire naturelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Education Research Association, Aug 2017, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334618v1</w:t>
+                <w:t xml:space="preserve">hal-05094635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported teaching pratices when implemented The French Vigie-Nature Ecole program of citizen science.</w:t>
+                <w:t xml:space="preserve">Les raisonnements des étudiants concernant les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bosdeveix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Science Education Research Association, Aug 2017, Dublin (IR), Ireland</w:t>
+              <w:t xml:space="preserve">Colloque AFPSVT "Les végétaux revisités" (Muséum national d'Histoire naturelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094635v1</w:t>
+                <w:t xml:space="preserve">hal-03334618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-disciplinarité autour du thème de la vision</w:t>
               </w:r>
@@ -2417,51 +2417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2ACEF391"/>
+    <w:nsid w:val="BFF4BBFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2565,51 +2565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AA1954A"/>
+    <w:nsid w:val="BB2F3340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2799,51 +2799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-bosdeveix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0597-9695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rajchenbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fortin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-43B47LQ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1564" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NWKHV90Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05063826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin S&#233;bastien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pajot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05094635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01372907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-bosdeveix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0597-9695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rajchenbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fortin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-43B47LQ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1564" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NWKHV90Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05063826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin S&#233;bastien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pajot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05094635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01372907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>