--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1374,221 +1374,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported teaching pratices when implemented The French Vigie-Nature Ecole program of citizen science.</w:t>
+                <w:t xml:space="preserve">Les raisonnements des étudiants concernant les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bosdeveix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Science Education Research Association, Aug 2017, Dublin (IR), Ireland</w:t>
+              <w:t xml:space="preserve">Colloque AFPSVT "Les végétaux revisités" (Muséum national d'Histoire naturelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094635v1</w:t>
+                <w:t xml:space="preserve">hal-03334618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les raisonnements des étudiants concernant les végétaux</w:t>
+                <w:t xml:space="preserve">Self-reported teaching pratices when implemented The French Vigie-Nature Ecole program of citizen science.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bosdeveix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crépin-Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFPSVT "Les végétaux revisités" (Muséum national d'Histoire naturelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Education Research Association, Aug 2017, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334618v1</w:t>
+                <w:t xml:space="preserve">hal-05094635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-disciplinarité autour du thème de la vision</w:t>
               </w:r>
@@ -2417,51 +2417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFF4BBFF"/>
+    <w:nsid w:val="E2A89579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2565,51 +2565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BB2F3340"/>
+    <w:nsid w:val="D8176FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2799,51 +2799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-bosdeveix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0597-9695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rajchenbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fortin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-43B47LQ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1564" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NWKHV90Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05063826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin S&#233;bastien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pajot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05094635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01372907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-bosdeveix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0597-9695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rajchenbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fortin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-43B47LQ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1564" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NWKHV90Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05063826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin S&#233;bastien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pajot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05094635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01372907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>